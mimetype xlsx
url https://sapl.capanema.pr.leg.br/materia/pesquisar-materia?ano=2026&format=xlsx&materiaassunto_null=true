--- v0 (2026-02-18)
+++ v1 (2026-05-10)
@@ -10,287 +10,788 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="246">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/emenda_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei nº 02 de 2026.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eduarda Tortora</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/ind_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/ind_01.pdf</t>
   </si>
   <si>
     <t>Indica serviço de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/ind_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/ind_02.pdf</t>
   </si>
   <si>
     <t>Indica readequação de vias rurais.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/ind_03_de_2026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/ind_03_de_2026.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1590/ind_4_de_2026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1590/ind_4_de_2026.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação poliédrica.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/ind_5.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/ind_5.pdf</t>
   </si>
   <si>
     <t>Indica "Desafetação de Bens Públicos".</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dirceu Alchieri, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1596/ind_6.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1596/ind_6.pdf</t>
   </si>
   <si>
     <t>Indicam serviços de pavimentação asfáltica na Av. Rio Grande do Sul e adjacências, Bairro Santa Bárbara.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/ind_7.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/ind_7.pdf</t>
   </si>
   <si>
     <t>Solicita substituição das lixeiras e a revitalização completa do passeio público em frente à Escola Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ivone  Silva</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/ind_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/ind_8.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da Avenida Ataídes Roberto Escher</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1599/ind_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1599/ind_9.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização na Rua Guarany.</t>
   </si>
   <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1600/ind_10_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a conclusão das obras de infraestrutura na Rua Maranhão, Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1601</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1601/indicacao_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica implantação de "lixeiras" comunitárias na entrada da comunidade do Engenheiro Pinto.</t>
+  </si>
+  <si>
+    <t>1602</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica a execução de pavimentação asfáltica em trechos das comunidades de Cristo Rei e Linha Brizola.</t>
+  </si>
+  <si>
+    <t>1603</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1603/ind_13.pdf</t>
+  </si>
+  <si>
+    <t>Reitera solicitações para o remanejamentode sinalização viária e a construção de um bueiro (boca de lobo), no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Serginho</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1604/ind_14.pdf</t>
+  </si>
+  <si>
+    <t>Indica a execução de pavimentação poliédrica em trecho da localidade de São Sebastião.</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1606/ind_15.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a cedência de espaço público para a realização das atividades e reuniões da Associação de Pais de Autistas e Neurodivergentes de Capanema (APANC).</t>
+  </si>
+  <si>
+    <t>1605</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1605/ind_16.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a necessidade de adequação administrativa para a desvinculação de membros do Poder Legislativo na composição de Conselhos e Comissões Municipais, em observância ao Princípio da separação dos Poderes ao Parecer Jurídico da Procuradoria Legislativa.</t>
+  </si>
+  <si>
+    <t>1607</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Edson Wilmsen</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1607/ind_17.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de intervenção emergencial para remoção/poda de árvores com risco de queda.</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1612/ind_18.pdf</t>
+  </si>
+  <si>
+    <t>Requer a instalação de redutores de velocidade (lombadas físicas) em pontos estratégicos do município.</t>
+  </si>
+  <si>
+    <t>1613</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1613/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A CRIAÇÃO DE LEGISLAÇÃO MUNICIPAL PARA ISENÇÃO DE IPTU PARA PESSOAS COM DEFICIÊNCIAS OU SUAS FAMÍLIAS.</t>
+  </si>
+  <si>
+    <t>1614</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1614/ind_20.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a execução do "Projeto Meu Campinho", no Bairro São Cristóvão.</t>
+  </si>
+  <si>
+    <t>1623</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_21_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita um novo espaço mais centralizado para otimização do atendimento do Conselho Tutelar e implementação de Centro de Atendimento Multissensorial.</t>
+  </si>
+  <si>
+    <t>1625</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>André Drebes</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/ind_22_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação de totem de Hidratação na Praça Municipal.</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/ind_23_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a instalação Eletropostos para recarga de veículos elétricos.</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/indicacao_24_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica revitalização da Rua Tibiriçá, no Bairro São José Operário.</t>
+  </si>
+  <si>
+    <t>1634</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>André Drebes, Ivone  Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/ind_25.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder executivo Municipal, a possibilidade de concessão de isenção de Alvará.</t>
+  </si>
+  <si>
+    <t>1637</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/ind_26_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a destinação de recursos provenientes do Deputado Federal Elton Welter para a realização da Feira do Melado.</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/ind_27.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de um "Ponto de ônibus" na Comunidade de Santa Clara.</t>
+  </si>
+  <si>
+    <t>1639</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/ind_28.pdf</t>
+  </si>
+  <si>
+    <t>Indica revitalização da estrada de acesso ao Marco de Fronteira entre Capanema a Comandante Andresito - Argentina.</t>
+  </si>
+  <si>
+    <t>1642</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>André Drebes, Dirceu Alchieri, Serginho</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/ind_29.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Poder Executivo Municipal a destinação de recursos provenientes das esferas Federal e Estadual aos produtores rurais.</t>
+  </si>
+  <si>
+    <t>1643</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>André Drebes, Brizolinha, Dirceu Alchieri, Edson Wilmsen, Pibe, Serginho</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, aquisição de sistema de energia fotovoltaica.</t>
+  </si>
+  <si>
+    <t>1608</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1608/mocao_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Moção de Aplauso a ser concedida ao Instituto Federal do Paraná (IFPR) - Campos de Capanema-PR.</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>André Drebes, Brizolinha, Dirceu Alchieri, Edna Tavares, Edson Wilmsen, Eduarda Tortora, Gean Denardin, Jilmar Jablonski, Pibe, Serginho</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/mocao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE REPÚDIO DA CÂMARA DOS VEREADORES DE CAPANEMA/PR AO SENADO FEDERAL SOBRE A INDICAÇÃO DO SR. JORGE  MESSIAS AO STF.</t>
+  </si>
+  <si>
+    <t>1609</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>Neivor Kessler</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1609/plc_01.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Complementar nº 14, de 18 de julho de 2022 que institui a Política Municipal de Contratações Públicas e estabelece normas de interesse local sobre Licitações e contratos administrativos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1610</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1610/plc__02_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e estabelece normas de interesse local sobre Licitações e contratos administrativos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1627</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/plc_03.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e Estabelece Normas de Interesse Local sobre Licitações e Contratos Administrativos - LCM 14/22, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1586</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Edemir zandomênico Junior</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/plo_012026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/plo_012026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste aos profissionais do Magistério Público Municipal, aos Agentes Comunitários de Saúde - ACS  e aos Agentes de Combate às Endemias - ACE, e dá outras providências.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/projeto_de_lei_ordinaria_02_de_2026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/projeto_de_lei_ordinaria_02_de_2026.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Capanema - ACAV.</t>
   </si>
   <si>
+    <t>1611</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1611/plo_03.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa Capanema Nota Mil, estabelece normas de estímulo à cidadania fiscal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1615</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1615/plo_04.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual nas remunerações dos Servidores Municipais Ativos Inativos e Pensionistas, Empregados Públicos, Servidores ocupantes dos cargos de provimento em Comissão, Conselheiros Tutelares e subsídios dos Agentes Políticos do Poder Executivo e do Procurador Geral do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1616</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1616/plo_05_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do valor do Piso Salarial, promove a Revisão Geral Anual - RGA aos profissionais do Magistério Público da Educação Básica da cidade de Capanema - PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1617/plo_6.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a receber e incorporar ao Tesouro Municipal recursos provenientes de parcerias para realização de eventos, feiras e festivais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1618</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1618/07.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 1.850/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1619</t>
+  </si>
+  <si>
+    <t>M. Executiva</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1619/plo_08.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão geral anual e reajuste aos vencimentos e auxílio-alimentação dos servidores do Poder Legislativo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1621</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/plo_09_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o Tratamento Favorecido e Diferenciado e a Concessão de Privilégios para Microempresa-ME, Empresa de Pequeno Porte-EPP, Consórcio Formado Exclusivamente por ME e EPP, Microeemprendedor Individual-MEI, Sociedade Cooperativa, Produtor rural Pessoa Física e o Agricultor Familiar Sediados ou Residentes no Âmbito Local e Regional, e Estabelece Prioridades de Contratações para os de Âmbito Local, nas Contratações Públicas de Bens, serviços e Obras, no Âmbito da Administração Pública da cidade de Capanema-PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1624</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/plo_10.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação com Entidades da Sociedade Civil para a realização da 23º Feira do Melado, 14 Expocap, 12º Mostra de Gado, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1630</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/plo_11_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 36-D da Lei nº 1.795, de 23 de dezembro de 2021, que institui o Programa de Incentivo ao Esporte de Capanema, para adequar a composição do Conselho Municipal de Esporte (COMESP).</t>
+  </si>
+  <si>
+    <t>1636</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/plo_12_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1640</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/plo_13_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal de Cultura - FUMCAP, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1593</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>M. Executiva</t>
-[...2 lines deleted...]
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/pr.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/pr.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 100, caput, da Resolução nº 02, de 27 de novembro de 2018, para alterar o horário das sessões ordinárias.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/req_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/req_01.pdf</t>
   </si>
   <si>
     <t>Requer a Quebra de Interstício Regimental para o Projeto de Lei Ordinária nº 01/2026.</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>Gean Denardin, Ivone  Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1620/req_02.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres e quebra de Interstício Regimental.</t>
+  </si>
+  <si>
+    <t>1628</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/req_3.pdf</t>
+  </si>
+  <si>
+    <t>Solitação de informações sobre pagamento de aluguéis sociais.</t>
+  </si>
+  <si>
+    <t>1629</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/req_4.pdf</t>
+  </si>
+  <si>
+    <t>Dispensa de Pareceres e Quebra de Interstício Regimental.</t>
+  </si>
+  <si>
+    <t>1632</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/req_5.pdf</t>
+  </si>
+  <si>
+    <t>Requer Quebra de Interstício Regimental do Projeto de Lei nº 11/2026.</t>
+  </si>
+  <si>
+    <t>1633</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/req_6.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca dos convênios firmados pelo Município, seu trâmite e eventuais anulações.</t>
+  </si>
+  <si>
+    <t>1641</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/req_7.pdf</t>
+  </si>
+  <si>
+    <t>Requer a quebra de interstício regimental do Projeto de Lei Ordinária nº 12/2026.</t>
+  </si>
+  <si>
+    <t>1622</t>
+  </si>
+  <si>
+    <t>SUBS</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/substitutivo.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e estabelece normas de interesse local sobre Licitações e contratos administrativos - LCM 14/22, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -594,68 +1095,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/ind_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/ind_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/ind_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1590/ind_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/ind_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1596/ind_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/ind_7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/ind_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1599/ind_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/plo_012026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/projeto_de_lei_ordinaria_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/pr.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/req_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1594/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1591/ind_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1592/ind_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1589/ind_03_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1590/ind_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1595/ind_5.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1596/ind_6.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1597/ind_7.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1598/ind_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1599/ind_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1600/ind_10_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1601/indicacao_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1603/ind_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1604/ind_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1606/ind_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1605/ind_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1607/ind_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1612/ind_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1613/ind_19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1614/ind_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1623/indicacao_21_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1625/ind_22_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1626/ind_23_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1631/indicacao_24_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1634/ind_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1637/ind_26_de_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1638/ind_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1639/ind_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1642/ind_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1608/mocao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1635/mocao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1609/plc_01.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1610/plc__02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1627/plc_03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1586/plo_012026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1588/projeto_de_lei_ordinaria_02_de_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1611/plo_03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1615/plo_04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1616/plo_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1617/plo_6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1618/07.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1619/plo_08.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1621/plo_09_de_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1624/plo_10.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1630/plo_11_de_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1636/plo_12_de_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1640/plo_13_de_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1593/pr.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1587/req_01.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1620/req_02.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1628/req_3.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1629/req_4.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1632/req_5.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1633/req_6.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1641/req_7.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2026/1622/substitutivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="179.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="121.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -908,162 +1409,1350 @@
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>56</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" t="s">
         <v>74</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>75</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>77</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H17" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>111</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H25" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>119</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H26" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>123</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>124</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H27" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>128</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>111</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H28" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>131</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>56</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>135</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>56</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H30" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>140</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>141</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H31" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>145</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>146</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H32" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>148</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>10</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="D33" t="s">
+        <v>149</v>
+      </c>
+      <c r="E33" t="s">
+        <v>150</v>
+      </c>
+      <c r="F33" t="s">
+        <v>111</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H33" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" t="s">
+        <v>149</v>
+      </c>
+      <c r="E34" t="s">
+        <v>150</v>
+      </c>
+      <c r="F34" t="s">
+        <v>154</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H34" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>157</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>158</v>
+      </c>
+      <c r="E35" t="s">
+        <v>159</v>
+      </c>
+      <c r="F35" t="s">
+        <v>160</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H35" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>163</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>23</v>
+      </c>
+      <c r="D36" t="s">
+        <v>158</v>
+      </c>
+      <c r="E36" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" t="s">
+        <v>160</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H36" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>166</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" t="s">
+        <v>158</v>
+      </c>
+      <c r="E37" t="s">
+        <v>159</v>
+      </c>
+      <c r="F37" t="s">
+        <v>160</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H37" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>169</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>170</v>
+      </c>
+      <c r="E38" t="s">
+        <v>171</v>
+      </c>
+      <c r="F38" t="s">
+        <v>172</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H38" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>175</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>23</v>
+      </c>
+      <c r="D39" t="s">
+        <v>170</v>
+      </c>
+      <c r="E39" t="s">
+        <v>171</v>
+      </c>
+      <c r="F39" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H39" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>178</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" t="s">
+        <v>170</v>
+      </c>
+      <c r="E40" t="s">
+        <v>171</v>
+      </c>
+      <c r="F40" t="s">
+        <v>160</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H40" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>181</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" t="s">
+        <v>170</v>
+      </c>
+      <c r="E41" t="s">
+        <v>171</v>
+      </c>
+      <c r="F41" t="s">
+        <v>160</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H41" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" t="s">
+        <v>170</v>
+      </c>
+      <c r="E42" t="s">
+        <v>171</v>
+      </c>
+      <c r="F42" t="s">
+        <v>160</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H42" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>187</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" t="s">
+        <v>170</v>
+      </c>
+      <c r="E43" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" t="s">
+        <v>160</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H43" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>190</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" t="s">
+        <v>170</v>
+      </c>
+      <c r="E44" t="s">
+        <v>171</v>
+      </c>
+      <c r="F44" t="s">
+        <v>160</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>193</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" t="s">
+        <v>170</v>
+      </c>
+      <c r="E45" t="s">
+        <v>171</v>
+      </c>
+      <c r="F45" t="s">
+        <v>194</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H45" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>197</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" t="s">
+        <v>170</v>
+      </c>
+      <c r="E46" t="s">
+        <v>171</v>
+      </c>
+      <c r="F46" t="s">
+        <v>160</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" t="s">
+        <v>171</v>
+      </c>
+      <c r="F47" t="s">
+        <v>160</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H47" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>203</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>64</v>
+      </c>
+      <c r="D48" t="s">
+        <v>170</v>
+      </c>
+      <c r="E48" t="s">
+        <v>171</v>
+      </c>
+      <c r="F48" t="s">
+        <v>160</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>68</v>
+      </c>
+      <c r="D49" t="s">
+        <v>170</v>
+      </c>
+      <c r="E49" t="s">
+        <v>171</v>
+      </c>
+      <c r="F49" t="s">
+        <v>160</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H49" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>72</v>
+      </c>
+      <c r="D50" t="s">
+        <v>170</v>
+      </c>
+      <c r="E50" t="s">
+        <v>171</v>
+      </c>
+      <c r="F50" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>213</v>
+      </c>
+      <c r="E51" t="s">
+        <v>214</v>
+      </c>
+      <c r="F51" t="s">
+        <v>194</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>218</v>
+      </c>
+      <c r="E52" t="s">
+        <v>219</v>
+      </c>
+      <c r="F52" t="s">
         <v>19</v>
       </c>
-      <c r="G15" s="1" t="s">
-[...3 lines deleted...]
-        <v>78</v>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" t="s">
+        <v>218</v>
+      </c>
+      <c r="E53" t="s">
+        <v>219</v>
+      </c>
+      <c r="F53" t="s">
+        <v>223</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H53" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" t="s">
+        <v>218</v>
+      </c>
+      <c r="E54" t="s">
+        <v>219</v>
+      </c>
+      <c r="F54" t="s">
+        <v>56</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" t="s">
+        <v>218</v>
+      </c>
+      <c r="E55" t="s">
+        <v>219</v>
+      </c>
+      <c r="F55" t="s">
+        <v>111</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H55" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>232</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" t="s">
+        <v>218</v>
+      </c>
+      <c r="E56" t="s">
+        <v>219</v>
+      </c>
+      <c r="F56" t="s">
+        <v>51</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>235</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57" t="s">
+        <v>218</v>
+      </c>
+      <c r="E57" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" t="s">
+        <v>111</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>46</v>
+      </c>
+      <c r="D58" t="s">
+        <v>218</v>
+      </c>
+      <c r="E58" t="s">
+        <v>219</v>
+      </c>
+      <c r="F58" t="s">
+        <v>19</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H58" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>241</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>242</v>
+      </c>
+      <c r="E59" t="s">
+        <v>243</v>
+      </c>
+      <c r="F59" t="s">
+        <v>160</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H59" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>