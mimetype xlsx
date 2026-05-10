--- v0 (2026-01-05)
+++ v1 (2026-05-10)
@@ -54,2670 +54,2670 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/emenda_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/emenda_01.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01/ ao Projeto de Lei Complementar nº 02/2025 (ADITIVA).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/emenda_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/emenda_02.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao Projeto de Lei Complementar nº 02/2025 (Supressiva).</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/emenda_03.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/emenda_03.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao Projeto de Lei Complementar nº 02/2025 (MODIFICATIVA)”.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/emenda_04.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/emenda_04.pdf</t>
   </si>
   <si>
     <t>Emenda nº 04 ao Projeto de Lei Complementar nº 06/2025 (MODIFICATIVA).</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_05.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda nº 05 ao Projeto de Lei Ordinária nº 33/2025.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/emenda_ao_substitutivo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/emenda_ao_substitutivo.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa, Aditiva e Impositiva nº 01/2025 - Substitutivo nº 03/2025 ao PLO/382025 que "Estima a receita e fixa a despesa do Município de capanema para o exercício financeiro de 2026".</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Drebes, Dirceu Alchieri, Edna Tavares, Eduarda Tortora, Gean Denardin, Ivone  Silva, Jilmar Jablonski</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_01_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam serviços de pavimentação asfáltica em vários trechos de vias públicas da cidade.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>Jilmar Jablonski</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/ind.pdf</t>
   </si>
   <si>
     <t>Indica a cessão do local onde se encontra desativada a usina de açúcar mascavo, para uso da Associação de Água das Linhas Boa Vista, Santa Terezinha, Santa Maria e Lageado Grande.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>Ivone  Silva</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_3.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_3.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação asfáltica em trecho da Rua Tupinambás.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/in_4.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/in_4.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação asfáltica na Rua Martin Nottar</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>Dirceu Alchieri, Eduarda Tortora</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/ind_5.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/ind_5.pdf</t>
   </si>
   <si>
     <t>Sugere Projeto de Lei, referente à carga horária mínima de Educação Física.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_06_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Sugere a isenção do IPTU às pessoas portadoras de doenças graves, podendo ser filhos, se esses vivem na casa dos pais.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_07_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de alargamento de pontes no Município de Capanema, visando atender às necessidades dos agricultores.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>André Drebes</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/ind_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/ind_8.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de lombadas e também construção de um ponto de ônibus, ao longo da Rua Cariris no Bairro Santa Bárbara.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Brizolinha, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_9.pdf</t>
   </si>
   <si>
     <t>Indicam estudos para construção do Trevo de acesso ao IFPR, Área Industrial e Atacado Super Dia.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Edna Tavares</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_10_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica serviços de recuperação e manutenção com rolo pesado no calçamento da Comunidade de Santa Ana até a Comunidade de São Pedro, em toda sua extensão.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_11_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_11_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de melhorias em vias públicas na cidade e no interior.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_12_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica melhorias nas lixeiras já existentes no Centro da cidade e instalação de novas.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_13_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica extensão de rede elétrica no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_14_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_14_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de área de lazer no Loteamento Atlântico.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Eduarda Tortora</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_15_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de estudos técnicos para a implantação de um sistema de águas pluviais de maior capacidade na Rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_16_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_16_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudos técnicos que viabilizem a implantação de estacionamento nos ambos os lados da Av. Espírito Santo.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_17.pdf</t>
   </si>
   <si>
     <t>Indicação de serviços de tapa-buracos em vias públicas rurais.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/ind_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/ind_18.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de manutenção nas cabeceiras de pontes.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_19.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_19.pdf</t>
   </si>
   <si>
     <t>Indica implantação de placas de sinalização na comunidade de Cristo Rei.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/ind_20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/ind_20.pdf</t>
   </si>
   <si>
     <t>Indica a realização de serviços de manutenção na via asfaltada da Comunidade de Alto Faraday.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/ind_21.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/ind_21.pdf</t>
   </si>
   <si>
     <t>Indica prolongamento da Rua Cerejeira.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/ind_22.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/ind_22.pdf</t>
   </si>
   <si>
     <t>Sugere ações, para iniciar as obras do Parque Industrial e Tecnológico.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_23.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação asfáltica na Rua Guarany, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>André Drebes, Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_24.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_24.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica, da Comunidade do Alto Faraday até a Comunidade de Estrela do Oeste.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/ind_25.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/ind_25.pdf</t>
   </si>
   <si>
     <t>Sugere o aproveitamento e a distribuição dos resíduos orgânicos produzidos pelo triturador de galhos.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/ind_26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/ind_26.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantação de cobertura e bancos em frente ao Posto de Saúde do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gean Denardin</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/ind_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/ind_27.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias no Parque de Exposição - Cobertura para o playground e instalação de bebedouros.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/28.pdf</t>
   </si>
   <si>
     <t>Indica o desenvolvimento de projeto que viabilize a aquisição de um gerador de energia elétrica para destinar ao Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Dirceu Alchieri, Gean Denardin</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/ind.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação asfáltica em entorno da Linha Bonita.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/ind_30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/ind_30.pdf</t>
   </si>
   <si>
     <t>Solicitação de Pavimentação Asfáltica em Vias Rurais.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da praça em frente ao "Ponto de Táxi" e substituição das árvores secas dos canteiros centrais.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/ind_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/ind_32.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de Ar Condicionado na Recepção do Centro Materno.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/ind_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/ind_33.pdf</t>
   </si>
   <si>
     <t>Indica a Aquisição de uma ambulância.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/ind_34.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/ind_34.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de contratação de empresa para recolhimento e destinação final de vidro no município.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_35.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_35.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação poliédrica em ruas do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/ind_36.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/ind_36.pdf</t>
   </si>
   <si>
     <t>Indica a realização de Termo de Fomento com a Rádio Comunitária TROPICAL FM.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/ind_37.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/ind_37.pdf</t>
   </si>
   <si>
     <t>Sugere ampliação do salão comunitário da Linha Jacaré.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/ind_38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/ind_38.pdf</t>
   </si>
   <si>
     <t>Solicita o plantio de árvores em frente ao CMEI "Balão Mágico" e ao em torno da Igreja Católica, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind_39.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind_39.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação asfáltica da Avenida Paraná.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/in_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/in_40.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de equipamentos e aquisição de veículo PICAPE 4x4, para serem destinados ao 10º Batalhão de Corpo de Bombeiros Militar.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/ind_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica a construção de acostamento na Av. Ubirajaras, Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/ind_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de lombadas, nas Avenidas Botucaris e Luiz Geraldo Fulber no Bairro Santa Cruz, e próximo a CIRETRAN na Av. Brasil.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/ind_43.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/ind_43.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos na boca de lobo existente na Rua Território do Acre.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/digitalizar_2025_04_14_17_08_25_090.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/digitalizar_2025_04_14_17_08_25_090.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos em calçada localizada na Rua Padre Cirilo, próximo ao cruzamento com a Rua Ceará, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/ind_45.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/ind_45.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de aulas de música e dança em todas as escolas Municipais.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/ind_46.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/ind_46.pdf</t>
   </si>
   <si>
     <t>Indica Pavimentação Asfaltica em Rua da Comunidade de Cristo Rei.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/ind_47.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/ind_47.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Indicação ao excelentíssimo Senhor Prefeito Municipal sugerindo a proposição de Projeto de Lei que institui a semana municipal de conscientização sobre o autismo, a política municipal de atendimento aos direitos da pessoa com transtorno do espectro autista (TEA), dispõe sobre a criação de salas sensoriais e dá outras providências.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/ind_48.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/ind_48.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a criação, na Secretaria de Saúde, de departamento ou divisão de defesa e bem-estar animal.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/ind_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/ind_49.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente de revitalização da Rua Maranhão, Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/ind_50.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/ind_50.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade de serviços de pavimentação asfáltica em trecho da Rua Tupinambás”</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/ind_51.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/ind_51.pdf</t>
   </si>
   <si>
     <t>Solicita a construçao de pontos de ônibus cobertos para alunos da rede Municipal/Estadual de ensino.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_52.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_52.pdf</t>
   </si>
   <si>
     <t>Solicita reforma na calçada em frente à Escola Tancredo Neves e CMEI Cantinho Dourado.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/53.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/53.pdf</t>
   </si>
   <si>
     <t>Solicitação de um veículo para o Sindicato dos Trabalhadores da Agricultura Familiar.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/ind_54.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/ind_54.pdf</t>
   </si>
   <si>
     <t>Solicitação de construção de barracão para o clube de Damas do Bairro São José Operário.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_55.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_55.pdf</t>
   </si>
   <si>
     <t>Solicitação de implantação de lombadas na Vila do Alto Faraday.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_56.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_56.pdf</t>
   </si>
   <si>
     <t>Indica ampliação do Salão Comunitário da Esquina Egon.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_57.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_57.pdf</t>
   </si>
   <si>
     <t>Indica construção de boca de lobo.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_58.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_58.pdf</t>
   </si>
   <si>
     <t>Indico troca de local de placa de sinalização de trânsito, localizada na Rua Pará, Bairro São Cristóvão, devido à ineficácia da mesma.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_59.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_59.pdf</t>
   </si>
   <si>
     <t>Solicita construção de 100 casas populares.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar_2025_05_26_16_36_19_213.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar_2025_05_26_16_36_19_213.pdf</t>
   </si>
   <si>
     <t>Indica implantação de redutor de velocidade.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_61.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_61.pdf</t>
   </si>
   <si>
     <t>Indica adesão do Município de Capanema ao Programa Habitacional dos Idosos.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_62_de_2025_-_pibe.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_62_de_2025_-_pibe.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em vias públicas rurais.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_63_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_63_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Neivor Kessler, para que mantenha no trabalho os funcionários que atualmente trabalham com a coleta de material reciclável e orgânico.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_64.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico construção de poço artesiano no Parque de Máquinas Municipal.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/ind_65.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/ind_65.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica em vários trechos de vias públicas localizadas na cidade.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_66_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_66_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de lombada na Avenida 7 de setembro - Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>André Drebes, Eduarda Tortora</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_67.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_67.pdf</t>
   </si>
   <si>
     <t>Indica reformas na quadra de esportes do Cristo Rei.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_68.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_68.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica na Vila Pinheiro.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/ind_69.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/ind_69.pdf</t>
   </si>
   <si>
     <t>Indica revitalização da Praça da Bandeira.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/ind_70.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/ind_70.pdf</t>
   </si>
   <si>
     <t>Sugere a manutenção da iluminação da quadra de esportes do Alto Faraday.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>André Drebes, Brizolinha, Dirceu Alchieri, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/ind_71.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/ind_71.pdf</t>
   </si>
   <si>
     <t>Sugerem instalação de um ar condicionado na cozinha e construção de horta com irrigação, na Escola do Pinheiro.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_72.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_72.pdf</t>
   </si>
   <si>
     <t>Solicitam as medidas necessárias para adesão do Programa do Governo Federal Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_73.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_73.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação asfáltica até o abatedouro Kraemer.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/ind_74.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/ind_74.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica em várias estradas rurais.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_75.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_75.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação do Cemitério e construção de uma capela Mortuária na Vila do alto Faraday.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/ind.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e reparos nas estradas do interior.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/ind_77.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/ind_77.pdf</t>
   </si>
   <si>
     <t>Sugere extensão da Avenida Independência.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/ind.pdf</t>
   </si>
   <si>
     <t>Indico implantação de lombada na Rua Paraíba, no centro da cidade.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/ind_79.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/ind_79.pdf</t>
   </si>
   <si>
     <t>Indica reformas urgentes na Casa Mortuária.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_80.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_80.pdf</t>
   </si>
   <si>
     <t>Solicitam conclusão da estrutura pré-moldada na comunidade do Santo Expedito, com apoio de recursos da Itaipu Binacional.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_81.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_81.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada na Vila do Cristo Rei.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/82.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/82.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente melhorias no sistema de telefonia no município.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_83.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_83.pdf</t>
   </si>
   <si>
     <t>Indica providência com relação ao trânsito na Avenida Independência.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_84.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_84.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de equipamentos para diversas comunidades e associações utilizando recursos de Emendas Parlamentares.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_85.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_85.pdf</t>
   </si>
   <si>
     <t>Solicitação de aquisição de equipamentos para ser destinado oa Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_86.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_86.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de acessos cobertos em repartições públicas municipais.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_87.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_87.pdf</t>
   </si>
   <si>
     <t>Sugere a ampliação do Pavilhão da linha Redenção.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_88.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_88.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de Playground na Comunidade de Duas Barras.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_89.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_89.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação e pavimentação asfáltica nas ruas laterais do CMEI Pequeno Príncipe.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_90.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_90.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombadas na Rua Otávio Francisco de Mattos.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_91.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_91.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma Unidade de Saúde na Comunidade do Alto Faraday.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_92.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_92.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Centro de Referência Especializado de Assistência Social CREAS.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Brizolinha, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_93.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_93.pdf</t>
   </si>
   <si>
     <t>Solicitam Casa Mortuária na Linha Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_94.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_94.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de "viatura descaracterizada" para a Polícia Militar.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_95.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_95.pdf</t>
   </si>
   <si>
     <t>Indica urbanização e revitalização do playground na vila Porto Moisés Lupion.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_96.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_96.pdf</t>
   </si>
   <si>
     <t>Sugere aquisição de equipamentos para as Agroindústrias de açúcar mascavo.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_97.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_97.pdf</t>
   </si>
   <si>
     <t>Indica serviços de manutenção em estradas da Comunidade do Pinheiro.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/in_98.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/in_98.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica na Rua Leopoldo Schimidt.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_99.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_99.pdf</t>
   </si>
   <si>
     <t>Indica reformas na UBS do Santo Expedito.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_100.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_100.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um poço artesiano no KM 54.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_101.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_101.pdf</t>
   </si>
   <si>
     <t>Solicita providências no Trânsito de nossa cidade.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_102.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_102.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica em via rural, na comunidade de Alto Faraday.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_103.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_103.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de ônibus escolar.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_104.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_104.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de Tenda de grande porte.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_105.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_105.pdf</t>
   </si>
   <si>
     <t>Solicita intercessão do município junto aos órgãos competentes.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_106.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_106.pdf</t>
   </si>
   <si>
     <t>Indica a construção de ciclovias.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/ind_107.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/ind_107.pdf</t>
   </si>
   <si>
     <t>Indica investimentos na Bacia Leiteira do Município de Capanema.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/ind.pdf</t>
   </si>
   <si>
     <t>Indica construção de barracão na comunidade de Santo Expedito.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/ind_109.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/ind_109.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de equipamentos para o refeitório do CMEI Balão Mágico, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_110_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_110_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica Pavimentação Poliédrica em vias rurais.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/ind_111_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/ind_111_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica fiscalizações em comércios ligados a produtos agropecuários e Pets.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/ind_112.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/ind_112.pdf</t>
   </si>
   <si>
     <t>Indica reforma geral na Unidade de Saúde do Cristo Rei.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/ind_113.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/ind_113.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de lombada na Rua Paraíba, Bairro Santa cruz.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/ind_114.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/ind_114.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de Kit Esportivo Multimodalidades para a Escola do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_115.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_115.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de equipamentos para apoiar aos setores de avicultura e lazer.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/ind_116.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/ind_116.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria na fossa comunitária do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Edna Tavares, Jilmar Jablonski</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/ind_117.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/ind_117.pdf</t>
   </si>
   <si>
     <t>Solicitam aquisição de aparelho de ultassonografia.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_118.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_118.pdf</t>
   </si>
   <si>
     <t>Solicita  a implantação de sistema de abastecimento de água potável da sanepar para tender a Comunidade Linha Filomena.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Brizolinha, Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_119.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_119.pdf</t>
   </si>
   <si>
     <t>Solicitam reformas nas UBSs das Comunidades de Duas Barras e Marechal Lott.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_120.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_120.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em vias públicas na cidade.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_121.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_121.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica em vias públicas.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/ind.pdf</t>
   </si>
   <si>
     <t>Indica construção de um Ponto de ônibus Escolar coberto e seguro, na Comunidade do Engenheiro Pinto.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/ind_123.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/ind_123.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de Ponto de ônibus escolar, na Linha Egon.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/124.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/124.pdf</t>
   </si>
   <si>
     <t>Indica adesão do Município junto ao Ministério do Trabalho.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/ind.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de lombadas em vias rurais.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_126.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_126.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de lixeira no acesso a Linha Rio Grandense.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_127.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_127.pdf</t>
   </si>
   <si>
     <t>Indica construção de parquinho infantil no Bairro Santo Expedito.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>M. Executiva</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_128.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_128.pdf</t>
   </si>
   <si>
     <t>Indica revogação da Lei Municipal nº 1.941/2025 (originária do Projeto de Lei nº 41/2025) ou para aprimoramentos não retrocessivos na Lei de Incentivo ao Esporte de Capanema.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/ind_129.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/ind_129.pdf</t>
   </si>
   <si>
     <t>Indica serviço de limpeza e abertura da rua que dá acesso ao MARCO DO BRASIL, no Porto Moisés Lupion.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/ind_130.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/ind_130.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal que sejam realizados os estudos técnicos e administrativos necessários para a construção de canchas de bocha no município de Capanema-PR.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dirceu Alchieri, André Drebes, Brizolinha, Edna Tavares, Edson Wilmsen, Eduarda Tortora, Gean Denardin, Ivone  Silva, Jilmar Jablonski, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/mocao_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/mocao_01.pdf</t>
   </si>
   <si>
     <t>A ser concedida à Criação do Comando Regional da Polícia Militar do Sudoeste do Paraná.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Edna Tavares, Brizolinha, Dirceu Alchieri, Edson Wilmsen, Gean Denardin, Ivone  Silva, Jilmar Jablonski, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/mocao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/mocao.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Decreto Legislativo nº 03/2025 e ao Projeto de lei nº nº 1.904/2024, que tramitam no Congresso Nacional.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>André Drebes, Brizolinha, Dirceu Alchieri, Edna Tavares, Edson Wilmsen, Eduarda Tortora, Gean Denardin, Ivone  Silva, Jilmar Jablonski, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mocao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mocao.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Apoio a todos os ribeirinhos, proprietários rurais consolidados, que exploram a agricultura e o turismo, e que desde a instalação da usina Hidrelétrica Baixo Iguaçu sofrem prejuízos constantes e os maiores foram no ano de 2022.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/mocao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/mocao.pdf</t>
   </si>
   <si>
     <t>À ADI nº 7796 ajuizada ao Supremo Tribunal Federal pela Federação Brasileira das Associações de Síndrome de Down.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/pdl_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/pdl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas do Poder Executivo do Município de Capanema, relativas ao exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t xml:space="preserve">Projeto de Emenda à Lei Orgânica </t>
   </si>
   <si>
     <t>Neivor Kessler</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/emenda.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/emenda.pdf</t>
   </si>
   <si>
     <t>Altera o art. 40 da Lei Orgânica do Município de Capanema para incluir o cargo de Procurador-Geral do Município entre os agentes políticos.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>Altera o art. 162 da Lei Orgânica do Município de Capanema, e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/plc_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/plc_01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 22, de 1º de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_complementar_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_complementar_02.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESPECIAL RETOMA CAPANEMA.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/plc_03_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/plc_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Geral do Plano Diretor Municipal (PDM)</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/plc_04_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/plc_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento do Uso e da Ocupação do Solo Urbano e Rural do Município de Capanema.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/plc_05_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/plc_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 07, de 13 de novembro e dá outras providências.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/plc_06_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/plc_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 877/2001 - Estatutos dos Servidores Públicos do Município de Capanema, alteração da Lei Complementar nº 7, de 13 de novembro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/plc_7.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/plc_7.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à lei nº 850, de 29 de dezembro de 2000 - Código Tributário Municipal de Capanema, para instituir a Notificação para Autorregularização no procedimento fiscal.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/plc_08_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/plc_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 22/2023 para ampliar o número de cargos de provimento em comissão no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/plc_09_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/plc_09_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Geral do Plano Diretor Municipal de Capanema, estado do Paraná.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/plc_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/plc_10.pdf</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/plc.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/plc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº22, de 1º de dezembro de 2023, para modificar o requisito de escolaridade mínima dos cargos de Agente Comunitário de Saúde e Agente de Combate às Endemias.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_12_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao art. 10 e o Anexo I à Lei Complementar nº 22, de 1º de dezembro de 2023, para dispor sobre a área geográfica de atuação dos Agentes Comunitários de Saúde, nos termos da Lei Federal nº 11.350, de 5 de outubro de 2006.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/plc_13_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/plc_13_de_2025.pdf</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/plc_14.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/plc_14.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 238 da Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e estabelece normas de interesse local sobre licitações e contratos administrativos.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc_15.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei nº 850/2000 - Código Tributário do Município de Capanema, relativos à Taxa de Serviço de Coleta de Lixo, e institui normas complementares sobre sua apuração, arrecadação e cobrança.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/plc_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/plc_16.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Administração Pública direta do Poder Executivo Municipal, cria o cargo de Procurador-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/plc_17_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/plc_17_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Administração Pública Direta do Poder Executivo Municipal, cria o cargo de Procurador-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/plc_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/plc_18.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do cargo de Técnico de Contabilidade para Analista Contábil na Lei Complementar nº 22, de 1º de dezembro de 2023.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/plc_19_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/plc_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos legais da Procuradoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/plo_01_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/plo_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste dos vencimentos dos profissionais do magistério, aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias e estabelece outras providências.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/plo_02_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/plo_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/plo_03_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/plo_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.458/2013, que dispõe sobre o horário de funcionamento do comércio.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/plo_04.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/plo_04.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal da Cultura e autoriza a criação do Fundo Municipal da Cultura no âmbito da Secretaria Municipal de Educação e Cultura - SEMEC.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/projeto_de_lei_05_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/projeto_de_lei_05_de_2025.pdf</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_06_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Artigo 2º da Lei nº760/1998, ampliando a composição do COMUTRAN.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei_ordinaria_07_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei_ordinaria_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Define o Perímetro Urbano e a Área de Expansão Urbana do Município de Capanema.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/plo_08_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/plo_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a promover a adesão à Agência de Desenvolvimento Regional do Sudoeste do Paraná (AGÊNCIA) - IGR, gestora da Instância de Governança Regional da Região Turística Vales do Iguaçu e dá outras providências</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 877/2001 - Estatuto dos Servidores Públicos do Município de Capanema e dá outras providências.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_10_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e o reajuste dos vencimentos e demais verbas remuneratórias dos servidores públicos municipais de Capanema.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_11_de_2025_-_legislativo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_11_de_2025_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos vencimentos e auxílio-alimentação dos servidores do Poder legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/plo_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/plo_12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos de alto impacto ou com efeitos de tiro.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/plo_13.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/plo_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Suplementar ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/plo_14_de_2026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/plo_14_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.854, de 28 de março de 2023, para adequá-la à regulamentação da AGEPAR quanto ao Fundo Municipal de Saneamento Básico e Ambiental.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/plo_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/plo_15.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Capanema de Recicláveis (ACAR).</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/plo_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/plo_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização e o funcionamento do Serviço de Inspeção Municipal de Produtos de Origem Animal - SIM/POA, no Município de Capanema, estabelece normas para a fiscalização e a inspeção sanitária e industrial de produtos de origem e dá outras providências.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/plo_17_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/plo_17_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º e acrescenta os artigos 18 a 25 à Lei nº 1.612, de 27 de março de 2017, que dispõe sobre a criação, composição, atribuições e funcionamento do Conselho Municipal dos Direitos da pessoa com deficiência em Capanema.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_18.pdf</t>
   </si>
   <si>
     <t>Institui o Manual de Identidade Visual (MIV) do Município de Capanema/PR.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/projeto_de_lei_19_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/projeto_de_lei_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Prorroga o plano municipal de educação regulamentado pela Lei nº 1.564, de 17 de junho de 2015.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/plo_20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/plo_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa recupera Capanema, e dá outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_21.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir Crédito Adicional especial ao Orçamento do município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/plo_22.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/plo_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Capanema a celebrar termo de apoio financeiro com a Copacol - Cooperativa Agroindustrial Consolata, e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/plo_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/plo_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber doações em pecúnia da Copacol - Cooperativa Agroindustrial Consolata, e dá outras providências.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/plo_24_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/plo_24_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art.º2 da Lei Municipal nº1.815/2022, para ampliar o número de cargos temporários de Médico Veterinário, e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/plo_25_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/plo_25_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual de Governo do Município de Capanema, para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/plo_26_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/plo_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de profissionais de nível superior e nível técnico, para exercerem cargos em caráter excepcional na Secretaria da Fazenda Pública do Município de Capanema com dispensa de seleção pública por meio de Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/plo_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/plo_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei de Diretrizes Orçamentárias do Município de Capanema para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/plo_28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/plo_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Municipal abrir Crédito Adicional Especial ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/oplo_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/oplo_29.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.913, de 2025.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_30.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir Crédito Adicional Especial ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/plo_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/plo_31.pdf</t>
   </si>
   <si>
     <t>Atribui a denominação "Egon Paulo Grams" ao Ginásio Municipal de Esportes de Capanema-PR.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/plo_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/plo_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração do Orçamento do Município de Capanema para o exercício financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/plo_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/plo_33.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/plo_34.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/plo_34.pdf</t>
   </si>
   <si>
     <t>Declara Utilidade Pública a Associação de Handebol de Capanema - AHANDCAP.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_35_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_35_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.815, de 11 de julho de 2022, para incluir cargos temporários no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/plo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/plo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo Municipal abrir Crédito Adicional Especial ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_37_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_37_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal abrir Crédito adicional Suplementar ao Orçamento do Município de Capanema, para o exercício de 2025.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/1._plo_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_capanema_para_o_exercicio_financeiro_de_2026.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/1._plo_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_capanema_para_o_exercicio_financeiro_de_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Capanema para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/plo_39_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/plo_39_de_2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.869, de 5 de outubro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/plo_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/plo_40.pdf</t>
   </si>
   <si>
     <t>Acrescenta inciso à Lei Municipal nº 1.450/2013 para autorizar a contratação temporária de profissionais para o cargo de Monitor Escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/plo_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/plo_41.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 1.795, de 23 de Dezembro de 2021, que instituiu o Programa de Incentivo ao Esporte de Capanema, revoga a Comissão Técnica de Análise e Avaliação, reestrutura  o Conselho Municipal de Esportes - COMESP, e dá outras providências.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/plo_42.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/plo_42.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2025 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_lei_43_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_lei_43_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso V do art. 49 da Lei municipal nº 1.463, de 12 de setembro de 2013, para exigir o ensino médio completo para o exercício da função de Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/projeto_de_lei_ordinaria_44_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/projeto_de_lei_ordinaria_44_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação de bem público e dá outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/plo_45_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/plo_45_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à desafetação de bens públicos e dá outras providências.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/plo_46_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/plo_46_de_2025.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura de Capanema e dá outras providências.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/plo_47_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/plo_47_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de proteção e defesa Civil - FUMPDEC, e dá outras providências.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/plo_48.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/plo_48.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel público municipal à Secretaria de Segurança pública do Estado do Paraná - SESP, para fins de implantação da Base Integrada de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/plo_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/plo_49.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel público municipal ao Estado do Paraná, para fins de implantação da Base Integrada de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/plo_50.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/plo_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder isenção da taxa de Alvará de Licença à Associação de Apoio e Prevenção ao Câncer e a Violência Doméstica - Capanema-PR.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/pr.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/pr.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 100, caput, da Resolução nº 02, de 27 de novembro de 2018, para alterar o horário das sessões ordinárias.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/proj_de_res_04.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/proj_de_res_04.pdf</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_resolucao_03_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_resolucao_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Declara como inservíveis bens da Câmara Municipal de Capanema; autoriza a baixa do patrimônio e sua transferência ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/pr.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/pr.pdf</t>
   </si>
   <si>
     <t>Estabelece a programação financeira e o cronograma de execução mensal de desembolso para o exercício financeiro de 2026, do Poder Legislativo de Capanema/PR.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/ci.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/ci.pdf</t>
   </si>
   <si>
     <t>Requer a quebra de interstício regimental do Projeto de Lei nº01/2025 e Projeto de Resolução nº 01/2025.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>André Drebes, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/req_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/req_02.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental do Projeto de lei Ordinária nº 05/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/req_3.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/req_3.pdf</t>
   </si>
   <si>
     <t>Requer dentro do prazo regimental, relação de obras de pavimentação asfálticas e com quais recursos foram e estão sendo realizadas, referentes ao ano de 2024 e 2025.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/req_4.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/req_4.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental do Projeto de lei Ordinária nº 13/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/req_5.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/req_5.pdf</t>
   </si>
   <si>
     <t>Requer dentro do prazo regimental, relação das ruas que serão contempladas com o Programa, lançado pelo Governador ratinho Junior, "Asfalto Novo Vida Nova", para os municípios com até 50 mil habitantes.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/req_6.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/req_6.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental do Projeto de Lei Ordinária nº 17/2025, autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/req.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/req.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental para o Projeto de Lei Complementar nº 09/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/req_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/req_8.pdf</t>
   </si>
   <si>
     <t>Requer a Quebra de Interstício Regimental dos Projetos de Leis nº 26 e 27/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/req_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/req_9.pdf</t>
   </si>
   <si>
     <t>Requer a quebra de Intrestício Regimental do Projeto de Lei Complementar nº 12/2025.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/req_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/req_10.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental para o Projeto de Lei Ordinária nº 30/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/req_11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/req_11.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a cessão de máquinas agrícolas.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/req_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/req_12.pdf</t>
   </si>
   <si>
     <t>Requer a Quebra de Interstício Regimental do Projeto de Lei Ordinária nº 33/2025.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/req.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/req.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental para o Projeto de lei Ordinária nº 32/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/req_14_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/req_14_de_2025.pdf</t>
   </si>
   <si>
     <t>Requer a Quebra de Interstício Regimental do Projeto de lei Ordinária nº 37/2025.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/req_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/req_15.pdf</t>
   </si>
   <si>
     <t>Requer dentro do prazo regimental, informações documentadas sobre as obras da Rua Maranhão.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/req_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/req_16.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a contratação de pessoal e sobre o Concurso Público nº 01/2023 - Professor dos anos iniciais.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/req_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/req_17.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de Interstício Regimental para o Projeto de Lei Ordinária nº 49/2025, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/substitutivo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/substitutivo.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/substitutivo_2.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/substitutivo_2.pdf</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/substitutivo_03_de_2025.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/substitutivo_03_de_2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3021,67 +3021,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/emenda_ao_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/ind.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/in_4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/ind_5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/ind_8.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/ind_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/ind_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/ind_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/ind_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/ind_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/ind_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/ind_27.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/28.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/ind.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/ind_30.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/ind_32.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/ind_33.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/ind_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_35.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/ind_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/ind_37.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/ind_38.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind_39.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/in_40.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/ind_41.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/ind_41.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/ind_43.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/digitalizar_2025_04_14_17_08_25_090.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/ind_45.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/ind_46.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/ind_47.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/ind_48.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/ind_49.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/ind_50.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/ind_51.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_52.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/53.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/ind_54.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_55.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_56.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_57.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_58.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar_2025_05_26_16_36_19_213.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_62_de_2025_-_pibe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/ind_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_68.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/ind_69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/ind_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/ind_71.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/ind_74.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_75.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/ind.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/ind_77.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/ind.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/ind_79.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_80.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_81.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/82.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_83.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_86.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_87.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_89.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_90.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_91.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_92.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_93.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_94.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_95.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_96.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_97.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/in_98.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_99.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_100.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_101.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_102.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_103.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_104.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_105.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_106.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/ind_107.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/ind.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/ind_109.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_110_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/ind_111_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/ind_112.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/ind_113.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/ind_114.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_115.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/ind_116.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/ind_117.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_118.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_119.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_120.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_121.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/ind.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/ind_123.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/124.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/ind.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_126.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_127.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_128.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/ind_129.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/ind_130.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mocao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/mocao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/emenda.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/plc_01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/plc_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/plc_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/plc_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/plc_7.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/plc_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/plc_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/plc_10.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/plc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/plc_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/plc_14.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc_15.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/plc_16.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/plc_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/plc_18.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/plc_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/plo_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/plo_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/plo_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/plo_04.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/projeto_de_lei_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei_ordinaria_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/plo_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_11_de_2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/plo_12.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/plo_13.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/plo_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/plo_15.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/plo_16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/plo_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_18.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/projeto_de_lei_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/plo_20.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/plo_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/plo_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/plo_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/plo_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/plo_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/plo_27.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/plo_28.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/oplo_29.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_30.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/plo_31.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/plo_32.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/plo_33.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/plo_34.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/plo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/1._plo_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_capanema_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/plo_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/plo_40.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/plo_41.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/plo_42.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_lei_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/projeto_de_lei_ordinaria_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/plo_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/plo_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/plo_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/plo_48.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/plo_49.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/plo_50.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/pr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/proj_de_res_04.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_resolucao_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/pr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/ci.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/req_02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/req_3.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/req_4.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/req_5.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/req_6.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/req.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/req_8.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/req_9.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/req_10.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/req_11.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/req_12.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/req.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/req_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/req_15.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/req_16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/req_17.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/substitutivo_03_de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1414/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1415/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1416/emenda_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1418/emenda_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1525/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1564/emenda_ao_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1349/ind_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1350/ind.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1354/ind_3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1353/in_4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1355/ind_5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1358/indicacao_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1356/ind_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1359/ind_8.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1364/ind_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1362/ind_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1365/ind_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1366/ind_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1371/ind_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1372/ind_17.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1381/ind_18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1383/ind_19.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1382/ind_20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1380/ind_21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1390/ind_22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1386/ind_23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1387/ind_24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1388/ind_25.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1389/ind_26.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1391/ind_27.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1392/28.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1393/ind.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1394/ind_30.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1398/ind_32.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1399/ind_33.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1400/ind_34.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1402/ind_35.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1403/ind_36.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1406/ind_37.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1411/ind_38.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1413/ind_39.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1419/in_40.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1420/ind_41.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1421/ind_41.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1422/ind_43.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1423/digitalizar_2025_04_14_17_08_25_090.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1425/ind_45.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1426/ind_46.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1427/ind_47.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1429/ind_48.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1430/ind_49.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1435/ind_50.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1433/ind_51.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1437/ind_52.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1438/53.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1439/ind_54.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1442/ind_55.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1443/ind_56.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1445/ind_57.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1446/ind_58.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1447/ind_59.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1449/digitalizar_2025_05_26_16_36_19_213.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1451/ind_61.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_62_de_2025_-_pibe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1450/ind_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1453/ind_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1457/ind_67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1459/ind_68.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1458/ind_69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1460/ind_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1462/ind_71.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1463/ind_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1464/ind_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1469/ind_74.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1465/ind_75.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1471/ind.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1468/ind_77.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1470/ind.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1473/ind_79.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1482/ind_80.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1486/ind_81.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1489/82.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1493/ind_83.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1496/ind_86.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1497/ind_87.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1501/ind_89.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1502/ind_90.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1499/ind_91.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1508/ind_92.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1509/ind_93.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1510/ind_94.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1511/ind_95.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1512/ind_96.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1513/ind_97.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1514/in_98.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1515/ind_99.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1517/ind_100.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1516/ind_101.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1524/ind_102.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1527/ind_103.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1526/ind_104.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1528/ind_105.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1532/ind_106.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1533/ind_107.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1534/ind.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1535/ind_109.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_110_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1538/ind_111_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1539/ind_112.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1540/ind_113.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1544/ind_114.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1550/ind_115.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1551/ind_116.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1552/ind_117.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1555/ind_118.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1557/ind_119.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1560/ind_120.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1562/ind_121.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1570/ind.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1571/ind_123.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1572/124.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1574/ind.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1577/ind_126.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1579/ind_127.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1580/ind_128.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1584/ind_129.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1585/ind_130.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1405/mocao_01.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1428/mocao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1472/mocao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1480/mocao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1448/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1542/emenda.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1559/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1351/plc_01.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1373/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1377/plc_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1378/plc_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1385/plc_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1407/plc_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1441/plc_7.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1456/plc_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1466/plc_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1467/plc_10.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1479/plc.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_de_lei_complementar_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1504/plc_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1519/plc_14.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1522/plc_15.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1529/plc_16.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1547/plc_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1573/plc_18.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1575/plc_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1344/plo_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1347/plo_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1348/plo_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1361/plo_04.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1363/projeto_de_lei_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1374/plo_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1375/projeto_de_lei_ordinaria_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1376/plo_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1384/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1395/plo_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1396/plo_11_de_2025_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1401/plo_12.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1404/plo_13.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1408/plo_14_de_2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1409/plo_15.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1417/plo_16.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1424/plo_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1431/plo_18.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1436/projeto_de_lei_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1440/plo_20.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1461/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1474/plo_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1475/plo_23.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1477/plo_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1481/plo_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1483/plo_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1484/plo_27.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1485/plo_28.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1491/oplo_29.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1503/plo_30.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1507/plo_31.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1518/plo_32.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1520/plo_33.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1530/plo_34.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1531/projeto_de_lei_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1541/plo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1543/plo_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1545/1._plo_-_estima_a_receita_e_fixa_a_despesa_do_municipio_de_capanema_para_o_exercicio_financeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1546/plo_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1554/plo_40.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1556/plo_41.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1558/plo_42.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1563/projeto_de_lei_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1565/projeto_de_lei_ordinaria_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1566/plo_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1567/plo_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1568/plo_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1569/plo_48.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1581/plo_49.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1583/plo_50.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1345/pr.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1478/proj_de_res_04.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1561/projeto_de_resolucao_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1578/pr.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1346/ci.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1367/req_02.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1370/req_3.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1410/req_4.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1412/req_5.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1432/req_6.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1476/req.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1490/req_8.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1500/req_9.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1505/req_10.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1506/req_11.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1523/req_12.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1536/req.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1548/req_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1549/req_15.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1576/req_16.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1582/req_17.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1379/substitutivo.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1521/substitutivo_2.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2025/1553/substitutivo_03_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>