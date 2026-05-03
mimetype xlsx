--- v0 (2026-01-06)
+++ v1 (2026-05-03)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 01 ao Projeto de Lei Complementar nº 04/2023.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/ind_38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/ind_38.pdf</t>
   </si>
   <si>
     <t>Sugere a redução de carga horária para servidores públicos municipais que possuem filhos portadores de necessidades especiais, com qualquer idade.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_04_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 877/2001, A Lei Municipal nº 1.421/2013, a Lei Complementar nº 07/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/plo_01_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/plo_01_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Secretaria Municipal de Esporte, Lazer e Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/plo_04_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/plo_04_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1815/2022, que dispõe sobre a contratação temporária de profissionais.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/plo_09.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/plo_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Secretaria da Família e Assistência Social, altera as Leis 1.280/2010 e 1.438/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/plo_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/plo_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre carga horária de cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/plo_11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/plo_11.pdf</t>
   </si>
   <si>
     <t>Institui o Vale-Alimentação aos Servidores Ativos Estatutários ou Celetistas, Agentes Políticos, Cargos em Comissão e Contratados, bem como Conselheiros Tutelares no âmbito da Administração Direta e dá outras providências.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/plo_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/plo_12.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral salarial aos Servidores Públicos Ativos, Inativos, Conselheiros Tutelares e Servidores ocupantes de cargo em comissão e Agentes Políticos do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_14_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_14_de_2023.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/plo_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/plo_18.pdf</t>
   </si>
   <si>
     <t>Altera a redação das Leis nº 1.476/2013 e nº 1.280/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a proceder à abertura de Crédito Adicional Especial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,67 +564,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/ind_38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/plo_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/plo_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/plo_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/plo_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/plo_11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/plo_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/plo_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_resolucao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1100/emenda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1082/ind_38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1098/projeto_de_lei_complementar_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1002/plo_01_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1022/plo_04_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1038/plo_09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1039/plo_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1040/plo_11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1041/plo_12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1043/plo_14_de_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/plo_18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1080/projeto_de_resolucao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>