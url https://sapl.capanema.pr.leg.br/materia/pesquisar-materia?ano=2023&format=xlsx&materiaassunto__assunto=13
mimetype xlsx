--- v0 (2026-01-06)
+++ v1 (2026-05-02)
@@ -54,264 +54,264 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/ind_2.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/ind_2.pdf</t>
   </si>
   <si>
     <t>Solicitam serviços de melhorias no Cemitério Municipal.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gean Denardin</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_06_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_06_de_2023.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de faixas de pedestres em todas as Escolas do Município.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_07_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_07_de_2023.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da construção de um ponto de ônibus escolar na Linha Gaúcha.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/ind_08_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/ind_08_de_2023.pdf</t>
   </si>
   <si>
     <t>Sugere aquisição de imóvel para ampliação do "CMEI Balão Mágico" no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_no_9_de_2023.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_no_9_de_2023.pdf</t>
   </si>
   <si>
     <t>Solicita providência, em caráter de urgência, para barrar a infestação do mosquito da dengue e de insetos nas bocas de lobo.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/ind_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/ind_10.pdf</t>
   </si>
   <si>
     <t>Indica construção de pontos de ônibus nas Linhas do interior de nosso Município.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/ind_14.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/ind_14.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação poliédrica na Rua Romeo Pedralli, no centro da cidade.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/ind_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/ind_16.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores no canteiro central da Av. Botucaris.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/ind_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/ind_17.pdf</t>
   </si>
   <si>
     <t>Indica a realização de melhorias em várias ruas localizadas na cidade</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Brizolinha, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/ind_24.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/ind_24.pdf</t>
   </si>
   <si>
     <t>Sugerem a implantação de sinalização e novas pinturas no trânsito na cidade.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/ind_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/ind_29.pdf</t>
   </si>
   <si>
     <t>Indica construção de um acostamento na Av. Ataídes Roberto Escher.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_61.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_61.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação poliédrica na Rua Aimorés.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_61.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_61.pdf</t>
   </si>
   <si>
     <t>Indica regularização fundiária dos loteamentos irregulares.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/plc_03.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/plc_03.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II - Mapa 2 - do Zoneamento Urbano da Lei nº 1.134/2007 e dá outras providências.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Delmar Balzan, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/req_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/req_01.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal a Revogação da lei nº 777/98.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/req_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/req_8.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os critérios usados para a destinação dos carros provenientes de emendas parlamentares já pré-determinadas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,67 +618,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/ind_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/ind_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_no_9_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/ind_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/ind_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/ind_16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/ind_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/ind_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/ind_29.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_61.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_61.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/plc_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/req_01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/req_8.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1003/ind_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1015/ind_06_de_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1013/indicacao_07_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1016/ind_08_de_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1017/ind_no_9_de_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1020/ind_10.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1035/ind_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1033/ind_16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1034/ind_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/ind_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1062/ind_29.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1117/ind_61.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1118/ind_61.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1095/plc_03.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1001/req_01.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2023/1032/req_8.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="122.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>