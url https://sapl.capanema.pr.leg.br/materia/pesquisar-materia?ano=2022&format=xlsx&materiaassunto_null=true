--- v0 (2026-01-09)
+++ v1 (2026-05-03)
@@ -54,1984 +54,1984 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/884/emenda_supressiva.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/884/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Projeto de Lei nº 23/2022 - Poder Executivo "Institui o Conselho de Desenvolvimento Econômico do Município de Capanema - DECAP, bem como confere outras providências".</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cladir Sinesio Klein, Delmar Balzan, Dirceu Alchieri, Edson Wilmsen, Olinda Szimanski  Pelegrina, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/895/emenda.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/895/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01/2022 ao Projeto de Lei nº 24/2022.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/896/emenda.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/896/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/2022 ao Projeto de Lei nº 24/2022.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Brizolinha, Cladir Sinesio Klein, Delmar Balzan, Dirceu Alchieri, Edson Wilmsen, Gean Denardin, Olinda Szimanski  Pelegrina, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/898/emenda_04_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/898/emenda_04_de_2022.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/2022 ao Projeto de Lei Complementar nº 01/2022.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/899/emenda_05.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/899/emenda_05.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01/2022 ao Projeto de Lei Complementar nº 01/2022.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Brizolinha, Cladir Sinesio Klein, Delmar Balzan, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/985/emenda_6.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/985/emenda_6.pdf</t>
   </si>
   <si>
     <t>Emenda nº 01 ao Projeto de Lei Complementar nº 03/2021 (Substitutiva).</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/986/emenda_7.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/986/emenda_7.pdf</t>
   </si>
   <si>
     <t>Emenda nº 02 ao Projeto de Lei Complementar nº 03/2021 (Aditiva).</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/987/emenda_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/987/emenda_8.pdf</t>
   </si>
   <si>
     <t>Emenda nº 03 ao Projeto de Lei nº 03/2021 (Substitutiva).</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gean Denardin</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_01_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente reformas na Casa Mortuária.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_02_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica estudo de viabilidade econômica e financeira ao Poder Executivo no que tange a concessão de Auxílio Alimentação aos Servidores Públicos Municipais Ativos.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n7_03_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n7_03_de_2022.pdf</t>
   </si>
   <si>
     <t>Sugere ao executivo Municipal providências com relação ao trânsito da Avenida principal de nossa cidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>Dirceu Alchieri, Cladir Sinesio Klein</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/823/id_4.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/823/id_4.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Executivo Municipal a destinação de Emendas Federais, oriundas do Deputado Federal Hermes Frangão Parcianelo.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Delmar Balzan, Brizolinha, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/824/ind_05.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/824/ind_05.pdf</t>
   </si>
   <si>
     <t>Indicam ao Excutivo Municipal o desenvolvimento de ações para a inclusão do Município ao programa de construção de casas populares, junto a COHAPAR.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/825/ind_06.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/825/ind_06.pdf</t>
   </si>
   <si>
     <t>Solicitam serviços de pavimentação asfáltica em toda extensão da Av. Paraná.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/826/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/826/ind.pdf</t>
   </si>
   <si>
     <t>Sugere melhorias nas Ruas Minas Gerais, localizada no Bairro Santa Bárbara.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/830/ind_08.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/830/ind_08.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do período integral dos CMEIS da rede municipal de ensino.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/832/ind_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/832/ind_9.pdf</t>
   </si>
   <si>
     <t>Indica a extensão de pavimentação poliédrica na rua Loreno lagemann.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Olinda Szimanski  Pelegrina</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/833/ind_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/833/ind_10.pdf</t>
   </si>
   <si>
     <t>Encaminhe-se ao Executivo Municipal a seguinte sugestão: elaboração de Projeto de lei que altere a Lei Municipal nº 877, de 18 de setembro de 2001 que "Dispõe sobre o regime jurídico dos servidores públicos de Capanema".</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ind_11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ind_11.pdf</t>
   </si>
   <si>
     <t>Indica revitalização na via de acesso ao Marco Brasil/Argentina.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/829/ind_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/829/ind_12.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de equipamentos, para uso da população, da água do poço artesiano recentemente perfurado no Parque de Exposições.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/836/in_13.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/836/in_13.pdf</t>
   </si>
   <si>
     <t>Solicita o prolongamento da Rua Ubirajaras</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/837/ind_14.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/837/ind_14.pdf</t>
   </si>
   <si>
     <t>Reivindica a instalação de uma "lombada" na Rua Guaranis, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cladir Sinesio Klein, Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_15.pdf</t>
   </si>
   <si>
     <t>Sugerem ao Executivo Municipal a destinação de Emenda Federal, oriunda do Deputado Federal Hermes Frangão Parcianello de poço artesiano na Comunidade de Duas Barras e Alto Faraday.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_16_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_16_de_2022.pdf</t>
   </si>
   <si>
     <t>Uso obrigatório de crachás de identificação, especialmente os servidores da saúde e do CRAS.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_17.pdf</t>
   </si>
   <si>
     <t>Sugere aquisição e instalação de parquinhos infantis em todos os cinco CMEIS do município.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/848/ind_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/848/ind_18.pdf</t>
   </si>
   <si>
     <t>Indico implantação de Ponto de ônibus, com abrigo na área central de nossa cidade, mais precisamente, próximo aos Bancos de Cooperativas de Créditos.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/849/19.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/849/19.pdf</t>
   </si>
   <si>
     <t>Indico aquisição de uma Mini-Van e mobiliário/utensílios para o Centro Dia/Idoso, através de Emenda Impositiva do Deputado Federal Hermes Frangão Parcianello, no montante de R$ 201.540,00 (duzentos e um mil e quinhentos e quarenta reais).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/850/20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/850/20.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a destinação de Recurso Federal, no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais), oriundas do Deputado Federal Sérgio Souza - MDB.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/851/ind_21.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/851/ind_21.pdf</t>
   </si>
   <si>
     <t>Indica ampliação de salas de aulas nos CMEIS, especialmente no CMEI Pingo de Gente e instalação de Câmeras de monitoramento, inclusive nas escolas municipais.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_22.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_22.pdf</t>
   </si>
   <si>
     <t>Encaminha-se ao Executivo Municipal a seguinte sugestão: a criação do cargo de cozinheira no quadro de pessoal do Município de Capanema.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/859/ind_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/859/ind_23.pdf</t>
   </si>
   <si>
     <t>Reitero a solicitação através da Indicação 60/2021, construção de acostamento em trecho da Av. Espirito Santo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_24.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_24.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, para que através da Secretaria competente, notifique os proprietários de terrenos dos Loteamentos que ainda não foram regularizados, sobre a importância da limpeza e manutenção destes, como também das ruas.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/867/idn_25.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/867/idn_25.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação poliédrica em rua localizada na localidade de São Luiz.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Cladir Sinesio Klein</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/868/ind_26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/868/ind_26.pdf</t>
   </si>
   <si>
     <t>Indica a construção de "lombadas" e instalação de placas indicativas de trânsito, na vila do Cristo Rei.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_27.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo, para que através da Secretaria competente, viabilize alguns serviços de melhorias em torno do Ginásio de Esporte Municipal.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/871/28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/871/28.pdf</t>
   </si>
   <si>
     <t>Indica reparos na Av. Botucaris e Av. Pedro Parigot de Souza.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/872/29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/872/29.pdf</t>
   </si>
   <si>
     <t>Solicita construção de ponto de ônibus próximo ao Batalhão Militar no Bairro São José Operário.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/873/30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/873/30.pdf</t>
   </si>
   <si>
     <t>Sugere construção de nova calçada em frente ao CMEI Cantinho Dourado e em torno da Escola Municipal Tancredo Neves, no Bairro São José Operário.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/874/31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/874/31.pdf</t>
   </si>
   <si>
     <t>Indica serviços de cascalhamento na Travessa Mangabeira.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/875/plo_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/875/plo_32.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de arquibancada móvel.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/876/ind_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/876/ind_33.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras de uso comunitário no Loteamento próximo ao antigo Clube de Campo Gralha Azul.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_34_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_34_de_2022.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a desistência da sua propositura de leiloar o imóvel de propriedade do Município, Lote Urbano nº 13, quadra 47, sob Registro de imóveis nº 24.566, localizado no Centro da cidade.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/883/35.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/883/35.pdf</t>
   </si>
   <si>
     <t>Sugere a criação de um Centro Cultural e que seja denominada como "Casa da Memória".</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cladir Sinesio Klein, Olinda Szimanski  Pelegrina, Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind_36.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind_36.pdf</t>
   </si>
   <si>
     <t>Sugere alteração de uma das quadras de vôlei de areia que estão sendo construídas no Parque de Exposições para quadra de piso.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind_37.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind_37.pdf</t>
   </si>
   <si>
     <t>Sugere maior incentivo aos produtores de melado.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/887/ind_38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/887/ind_38.pdf</t>
   </si>
   <si>
     <t>Solicita urgentemente reparos na estrada principal de acesso a Usina Baixo-Iguaçu.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind_39.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind_39.pdf</t>
   </si>
   <si>
     <t>Indica recape asfáltico na Rua Pará, trecho entre a Av. Independência e Rua Tamoios.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind_40.pdf</t>
   </si>
   <si>
     <t>Indica construção de "boca de lobo" em vias públicas, no Bairro Santo Expedito.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica serviços de recapeamento asfáltico ou tapa-buracos na Rua Território Fernando de Noronha, Bairro São José Operário.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind_42.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind_42.pdf</t>
   </si>
   <si>
     <t>Sugiro para que seja alocado outro espaço para atendimento do INSS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_43.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_43.pdf</t>
   </si>
   <si>
     <t>Solicita reparação na iluminação pública na via de acesso ao IFPR.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind_44.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind_44.pdf</t>
   </si>
   <si>
     <t>Indica construção de área de lazer em área pública, no Loteamento ROCAMP, no Bairro Santa Bárbara</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Delmar Balzan, Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/910/ind_45.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/910/ind_45.pdf</t>
   </si>
   <si>
     <t>Indica serviços de limpeza e revitalização na Av. Paraná, entre as Avenidas Brasil e Tamoios.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/912/ind_46.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/912/ind_46.pdf</t>
   </si>
   <si>
     <t>Indica serviços de readequação na estrada que liga as comunidades de Alto Faraday e Estrela do Oeste.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/915/ind_47.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/915/ind_47.pdf</t>
   </si>
   <si>
     <t>Indica ações visando à manutenção nas bocas de lobo das vias públicas.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_48.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_48.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização do canteiro central, readequação do calçamento e reparos na iluminação da Av. Pedro Parigot de Souza.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_49.pdf</t>
   </si>
   <si>
     <t>Indica serviços de rolagem de compactação na estrada com pavimentação poliédrica entre as comunidades de São pedro e Santa Ana.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/919/ind_50.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/919/ind_50.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação pública da Av. Paraná, trecho entre as Avenidas Botucaris e Ubirajaras.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/918/ind_51.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/918/ind_51.pdf</t>
   </si>
   <si>
     <t>Indica estudos visando à criação de vagas de estacionamento em pequeno trecho da Av. Independência.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind_52.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind_52.pdf</t>
   </si>
   <si>
     <t>Indica prolongamento da Rua Alagoas - Bairro santa Cruz.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/922/inds_53.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/922/inds_53.pdf</t>
   </si>
   <si>
     <t>Solicita a complementação da pavimentação asfáltica e/ou poliédrica em toda extensão na Rua Cariris.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/929/ind_54.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/929/ind_54.pdf</t>
   </si>
   <si>
     <t>Indica construção de um barracão para a Associação de Apicultores.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/930/ind_55.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/930/ind_55.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação poliédrica em pequeno trecho da Linha Boa Vista.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind_56.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind_56.pdf</t>
   </si>
   <si>
     <t>Solicita a construção em terreno público de um local próprio para a Associação de Idosos da Comunidade de Santa Clara.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/932/ind_57.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/932/ind_57.pdf</t>
   </si>
   <si>
     <t>Sugere estudos para implantação de lombada na Rua Santa Catarina.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/934/ind_58.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/934/ind_58.pdf</t>
   </si>
   <si>
     <t>Indica agilidade no processo, visando à implantação do Piso Nacional aos Profissionais Agente Comunitário da Saúde-ACS e Agente de Combate as Endemias-ACE.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind_59.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind_59.pdf</t>
   </si>
   <si>
     <t>Indica atualização pelo Município no valor pago para serviços de terraplenagem dentro da Lei do Bônus.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind_60.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind_60.pdf</t>
   </si>
   <si>
     <t>Indica serviços de revitalização na Linha Riograndense.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/946/ind_61.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/946/ind_61.pdf</t>
   </si>
   <si>
     <t>Sugere a construção de um acostamento na Av. Ataídes Roberto Escher.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/954/ind_64.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/954/ind_64.pdf</t>
   </si>
   <si>
     <t>Indico a realização de campanhas para conscientização no descarte correto do lixo.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/961/ind_65.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/961/ind_65.pdf</t>
   </si>
   <si>
     <t>Indica melhorias em estrada rural e construção de um abrigo para estudantes.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Gean Denardin, Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind_66.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind_66.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de bicicletário de chão para estacionamento de bicicletas.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/964/67.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/964/67.pdf</t>
   </si>
   <si>
     <t>Indica agilidade nas licitações que contemplem serviços de pavimentação poliédrica em ruas de nossa cidade.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_68_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_68_de_2022.pdf</t>
   </si>
   <si>
     <t>Indica serviços de tubulação.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/965/69.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/965/69.pdf</t>
   </si>
   <si>
     <t>Reivindica melhorias em vias públicas da cidade.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind_70.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind_70.pdf</t>
   </si>
   <si>
     <t>Solicita desburocratização no pagamento de guias do IPTU.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/967/ind_72.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/967/ind_72.pdf</t>
   </si>
   <si>
     <t>Indica serviço de coleta de galhos.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind_72.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind_72.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de rede de esgoto.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/972/ind_73.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/972/ind_73.pdf</t>
   </si>
   <si>
     <t>Indica instalação de bebedouro e cobertura do playground no Parque de Exposições.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/969/ind_74.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/969/ind_74.pdf</t>
   </si>
   <si>
     <t>Reitera serviços e melhorias no Cemitério Municipal.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/970/ind_75.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/970/ind_75.pdf</t>
   </si>
   <si>
     <t>Indica instalação de poço artesiano no Km 54.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/973/ind_76.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/973/ind_76.pdf</t>
   </si>
   <si>
     <t>Sugere construção de galeria de águas pluviais na Rua Nilo Adelvino Berticelli, próximo a Linha Bonita.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/975/ind_77.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/975/ind_77.pdf</t>
   </si>
   <si>
     <t>Indico a construção de banheiros no Cemitério de nossa cidade.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind_78.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind_78.pdf</t>
   </si>
   <si>
     <t>Sugere serviço de pavimentação poliédrica em estrada rural do nosso município.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Edson</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/990/ind_79.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/990/ind_79.pdf</t>
   </si>
   <si>
     <t>Sugere serviço de pavimentação poliédrica na Av. Ataídes Roberto Escher.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/994/ind.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/994/ind.pdf</t>
   </si>
   <si>
     <t>Sugere construção de estacionamento privativo para veículos públicos.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/881/mocao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/881/mocao.pdf</t>
   </si>
   <si>
     <t>Requer Moção de repudio contra a Vereadora Yasmin Hachem, em razão de seu pronunciamento contra a "Estrada Parque Caminho do Colono".</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/902/mocao.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/902/mocao.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Apoio a todos os ribeirinhos do Rio Iguaçu, que foram atingidos pela inundação ocorrida em 02 de junho de 2022.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, Delmar Balzan, Gean Denardin, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/943/pdl_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/943/pdl_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas do Poder Executivo do Município de Capanema, relativas ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_complementar_no_01_de_2022_-_institui_a_politica_municipal_de_contratacoes_publicas2.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_complementar_no_01_de_2022_-_institui_a_politica_municipal_de_contratacoes_publicas2.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Contratações Públicas e estabelece normas de interesse local sobre licitações e contratos administrativos e da outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/956/plc_02_d_20222.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/956/plc_02_d_20222.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 14/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/958/plc_no_03.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/958/plc_no_03.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 14/2022  e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/982/plc_04.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/982/plc_04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 877/2021 - regime Jurídico do Servidores Públicos de Capanema e dá outras providências.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/983/plc_5.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/983/plc_5.pdf</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/996/plc_06.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/996/plc_06.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPÍTULO I, DO TÍTULO II,  DA LEI MUNICIPAL 850, DE 14 DE DEZEMBRO DE 2.000 (CÓDIGO TRIBUTÁRIO MUNICIPAL), QUE TRATA SOBRE IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA-IPTU, INSTITUI A PLANTA GENÉRICA DE VALORES (PGV) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_01_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Capanema a efetuar permuta, com o Tribunal de Justiça do Estado do Paraná, do Imóvel que especifica.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/812/plo_no_02_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/812/plo_no_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Ratifica a Primeira Alteração e Consolidação de Intenções do CONSUD - Consórcio Intermunicipal de Saúde do Sudoeste, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/852/5._projeto_de_lei_no_3-2022_-_estrutura_administrativa_do_poder_executivo_municipal_2.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/852/5._projeto_de_lei_no_3-2022_-_estrutura_administrativa_do_poder_executivo_municipal_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Administração Pública Direta do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/813/plo_no_04_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/813/plo_no_04_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar 02 (dois) novos cargos de Agente de Combate às Endemias, altera o Anexo II da Lei Municipal nº 1.280/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/814/plo_no_05_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/814/plo_no_05_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação dos bens imóveis sob Matrículas Imobiliárias nº 3.091 e 10.759 com respectiva venda em hasta pública e; Dispõe sobre compra de imóvel Matrícula Imobiliária nº 4.320.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/815/plo_no_06_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/815/plo_no_06_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 1.450/2013.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/816/plo_no_07_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/816/plo_no_07_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e autoriza a alienação de imóveis públicos.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/822/plo_no_08_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/822/plo_no_08_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2022.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/834/plo_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/834/plo_9.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2022.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/831/plo_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/831/plo_10.pdf</t>
   </si>
   <si>
     <t>Abre ao Orçamento Geral do Município de Capanema crédito adicional suplementar para o exercício de 2022.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/835/plo_no_11_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/835/plo_no_11_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.608/2017, que dispõe sobre a contratação temporária de profissionais.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen, Pibe, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/838/plo_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/838/plo_12.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios dos Vereadores da Câmara Municipal de Capanema.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Pibe, Delmar Balzan, Edson Wilmsen, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/843/plo_no_14_do_legislativo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/843/plo_no_14_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste aos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_ordinaria_no_15_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_ordinaria_no_15_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos subsídios do Prefeito e do Vice-Prefeito, fixados pela Lei Municipal nº 1.753, de 30 de setembro de 2020.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/847/plo_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/847/plo_16.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Amiga do Idoso no âmbito do Município de Capanema/PR e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/854/1._projeto_de_lei_17-2022_-_dispoe_sobre_as_atribuicoes_dos_cargos_efetivos_o_sistema_de_classificacao_niveis_numero_e_vencimentos_dos_cargos_e_funcoes_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/854/1._projeto_de_lei_17-2022_-_dispoe_sobre_as_atribuicoes_dos_cargos_efetivos_o_sistema_de_classificacao_niveis_numero_e_vencimentos_dos_cargos_e_funcoes_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições dos cargos efetivos, o sistema de classificação, níveis, número e vencimento dos cargos e funções e dá outras providências.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/888/plo_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/888/plo_18.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de profissionais de nível superior e nível técnico, para exercerem cargos em caráter excepcional na Administração Municipal, com dispensa de seleção pública por meio de Processo Seletivo Simplificado, por tempo determinado.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_ordinaria_no_19_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_ordinaria_no_19_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.669 de 19 de dezembro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_20_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_20_de_2022.pdf</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/863/plo_no_21_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/863/plo_no_21_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei 1.251/2009.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/866/plo_no_22_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/866/plo_no_22_de_2022.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/880/plo_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/880/plo_23.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho de Desenvolvimento Econômico do Município de Capanema - DECAP, bem como confere outras providências.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/879/plo_24_a.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/879/plo_24_a.pdf</t>
   </si>
   <si>
     <t>Altera as leis 1.280/2010, 1.438/2013, 1.476/2013, 1.721/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/907/plo_26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/907/plo_26.pdf</t>
   </si>
   <si>
     <t>Cria Função Gratificada para Cooperadores Técnicos da Agência de Correios Comunitárias e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/904/plo_no_27_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/904/plo_no_27_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/905/plo_28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/905/plo_28.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais  ao Orçamento do Município de Capanema, para o exercício de 2022.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/908/plo_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/908/plo_29.pdf</t>
   </si>
   <si>
     <t>Altera as Leis 1.280/2010 e 1.476/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/909/plo_30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/909/plo_30.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão Permanente e Gratuita de Direito Real de Uso de Imóveis Públicos Municipais de Fomento a Indústria têxtil.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/911/plo_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/911/plo_31.pdf</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/913/plo_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/913/plo_32.pdf</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/923/plo_no_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/923/plo_no_33.pdf</t>
   </si>
   <si>
     <t>Atualiza as atribuições do cargo de Auxiliar de Serviços Gerais II, do quadro de provimento efetivo da Administração Direta do Município de Capanema.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/924/plo_34.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/924/plo_34.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1.762/2021 incluindo cargos para a contratação por prazo determinado de pessoal para a Secretaria de Viação, Obras e Serviços Urbanos do Município de Capanema.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/925/plo_35.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/925/plo_35.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Recuperação Fiscal de Capanema-REFISCAP, mediante parcelamento de débitos junto a Fazenda Municipal, com dispensa de juros e multas moratórias na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/926/plo_no_36_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/926/plo_no_36_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração do Orçamento do Município de Capanema para o Exercício Financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/933/plo_37.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/933/plo_37.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Capanema Futsal - ACAF.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/938/plo_38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/938/plo_38.pdf</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/939/plo_39.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/939/plo_39.pdf</t>
   </si>
   <si>
     <t>Regulamenta a fixação do piso salarial dos Agentes Comunitários de Saúde e dos Agentes de Controle de Endemias nos termos da Emenda Constitucional nº 120/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/940/plo_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/940/plo_40.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.725/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/957/plo_47.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/957/plo_47.pdf</t>
   </si>
   <si>
     <t>Concede incentivo em atendimento ao Parágrafo Único, artigo 2º, da Lei Municipal nº 1.488/2013, em complementação ao incentivo já concedido por força da Lei nº 1.669/2018, para instalação de 01 (um) núcleo de produção de ovos férteis pela Dacla Avícola e dá outras providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/960/plo_no_48_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/960/plo_no_48_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especias e Suplementares ao Orçamento do Município de Capanema, para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/966/plo_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/966/plo_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comunicação eletrônica entre o Município de Capanema e o sujeito passivo das obrigações tributárias e não tributárias municipais e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/976/pl_50.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/976/pl_50.pdf</t>
   </si>
   <si>
     <t>Altera os anexos II e III, da Lei nº 1.280/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/978/plo_51.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/978/plo_51.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.815/2022, que dispõe sobre a contratação temporária de profissionais.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/979/52.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/979/52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais ao Orçamento do Município de Capanema, para o exercício  de 2022.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_53.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_53.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Acolhimento em Família Acolhedora, visando propiciar o acolhimento de crianças e adolescentes afastados da família natural por decisão judicial.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/991/plo_54.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/991/plo_54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Procuradoria Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/992/plo_55.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/992/plo_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao  Orçamento do Município de Capanema, para o exercício de 2022.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/993/plo_56.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/993/plo_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos para suprir a demanda do Centro Dia Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/997/plo_57.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/997/plo_57.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/999/pl_55.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/999/pl_55.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.669/2018 incluindo novas espécies de concessão de incentivos ao Programa Bônus Agrícola e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Executiva - MESEXECUTIVA</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_resolucao_no_01_de_2022.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_resolucao_no_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens móveis inservíveis, na forma que especifica.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/891/prs_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/891/prs_02.pdf</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/995/plr_03.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/995/plr_03.pdf</t>
   </si>
   <si>
     <t>Estabelece a programação financeira e o cronograma de execução mensal de desembolso para o exercício financeiro de 2023, do Poder Legislativo de Capanema-PR.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/820/req_01.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/820/req_01.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno, a quebra do interstício regimental do Projeto de lei nº 06/2022 - "Altera a Lei 1.450/2013".</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/827/req_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/827/req_02.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno, a quebra do interstício regimental do Projeto de lei nº 08/2022 - "Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2022".</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/846/req_3.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/846/req_3.pdf</t>
   </si>
   <si>
     <t>Requer conforme o artigo 143 do Regimento Interno,  a quebra do interstício regimental dos Projetos de Lei nº: 12/2022; 14/2022 e 15/2022.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/844/req_04.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/844/req_04.pdf</t>
   </si>
   <si>
     <t>Requer informações com relação as datas e horários das reuniões que serão promovidas, no decorrer do ano de 2022, pela Secretaria de Educação, Cultura e Esportes, Secretaria de Saúde de Família e Desenvolvimento Social.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/856/req_5.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/856/req_5.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à carga horária dos servidores da Secretaria de Viação e Obras.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/857/req_6.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/857/req_6.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre valores pagos pelo Município à Clinica WI VIDAMED.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/861/req_7.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/861/req_7.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o funcionamento dos pontos de atendimento dos Correios na área rural do Município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/865/req_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/865/req_8.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno,  a quebra do interstício regimental do Projetos de Lei nº: 21/2022. - Altera a redação da Lei nº 1.251/2009.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/870/req_9.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/870/req_9.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno,  a quebra do interstício regimental do Projeto de Lei nº: 22/2022, que: Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2022.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/878/10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/878/10.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o aparelho de RX do Posto de Saúde.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/877/req_11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/877/req_11.pdf</t>
   </si>
   <si>
     <t>Requer explicações do Executivo Municipal de o porquê da demora na execução das obras de melhorias em vias públicas.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>Delmar Balzan, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/889/req_12.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/889/req_12.pdf</t>
   </si>
   <si>
     <t>Requerem a Regularização Fundiária de conjuntos habitacionais e a revitalização dos mesmos.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/890/req_13.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/890/req_13.pdf</t>
   </si>
   <si>
     <t>Requerem a liberação de uso de lotes da Chácara do Município ao lado da Assemuca.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/893/req_14.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/893/req_14.pdf</t>
   </si>
   <si>
     <t>Requer informações do Executivo Municipal.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/906/req_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/906/req_15.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno, a quebra do interstício regimental do Projeto de Lei Complementar nº 01/2022, do Projeto de Lei Ordinária nº 27/2022 e do Projeto de Lei nº 28/2022 - dispensa dos pareceres e quebra do interstício regimental.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/917/req.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/917/req.pdf</t>
   </si>
   <si>
     <t>Requer Quebra de interstício regimental do Projeto de Lei 32/2022.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/928/req_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/928/req_17.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o artigo 143 do Regimento Interno, solicito a quebra do interstício regimental do Projeto de Lei nº 35/2020, que trata o REFISCAP.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/927/req_18.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/927/req_18.pdf</t>
   </si>
   <si>
     <t>Em conformidade com o artigo 143 do Regimento Interno, solicito a quebra do interstício regimental dos Projetos de lei nº 33 e 34/2022.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/936/req_19.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/936/req_19.pdf</t>
   </si>
   <si>
     <t>Requer a quebra do interstício regimental do Projeto de lei nº 37/2022.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/937/req_20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/937/req_20.pdf</t>
   </si>
   <si>
     <t>Requer agilidade na emissão de Alvarás, pelo Departamento responsável.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_21.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_21.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo 143 do Regimento Interno, a quebra de insterstício regimental do Projeto de Lei nº 39/2022.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/953/req_22.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/953/req_22.pdf</t>
   </si>
   <si>
     <t>Requer a Dispensa dos Pareceres e a quebra de interstício regimental do Projeto de Lei 46/2022.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/955/req_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/955/req_23.pdf</t>
   </si>
   <si>
     <t>Requer a quebra do interstício regimental do Projeto de Lei nº 43/2022, em atendimento ao pedido de apreciação em Regime de Urgência, através do ofício nº 400/2022, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/962/req_24.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/962/req_24.pdf</t>
   </si>
   <si>
     <t>Requer toda a Prestação de Contas da 21º Feira do Melado.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/977/req_25.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/977/req_25.pdf</t>
   </si>
   <si>
     <t>Requer cumprimento do Executivo com a data base do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/980/req_26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/980/req_26.pdf</t>
   </si>
   <si>
     <t>Requer a quebra do interstício regimental do Projeto de Lei nº 50/2022, em atendimento ao pedido de apreciação em Regime de Urgência, através do ofício nº 449/2022, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/988/req_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/988/req_27.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo nº 143 do Regimento Interno, a quebra de interstício regimental e dispensa de pareceres do Projeto de lei Complementar nº 05/2022.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/989/req_28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/989/req_28.pdf</t>
   </si>
   <si>
     <t>Requer, conforme o artigo nº 143 do Regimento Interno, a quebra_x000D_
  de interstício regimental do Projeto de Lei Ordinária nº 45/2022.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req_29.pdf</t>
   </si>
   <si>
     <t>Requer quebra de Interstício Regimental do Projeto de Lei 55/2022.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req_30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req_30.pdf</t>
   </si>
   <si>
     <t>Requer quebra de Interstício Regimental do Projeto de Lei 58/2022.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>SUBS</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/855/substitutivo_i.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/855/substitutivo_i.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições dos cargos efetivos, o sistema de classificação, níveis, número e vencimentos dos cargos e funções e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2338,67 +2338,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/884/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/895/emenda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/896/emenda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/898/emenda_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/899/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/985/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/986/emenda_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/987/emenda_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n7_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/823/id_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/824/ind_05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/825/ind_06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/826/ind.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/830/ind_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/832/ind_9.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/833/ind_10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ind_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/829/ind_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/836/in_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/837/ind_14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/848/ind_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/849/19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/850/20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/851/ind_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/859/ind_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/867/idn_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/868/ind_26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/871/28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/872/29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/873/30.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/874/31.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/875/plo_32.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/876/ind_33.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/883/35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind_36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind_37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/887/ind_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind_40.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind_41.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/910/ind_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/912/ind_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/915/ind_47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/919/ind_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/918/ind_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/922/inds_53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/929/ind_54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/930/ind_55.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind_56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/932/ind_57.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/934/ind_58.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind_59.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind_60.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/946/ind_61.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/954/ind_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/961/ind_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/964/67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_68_de_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/965/69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/967/ind_72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/972/ind_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/969/ind_74.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/970/ind_75.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/973/ind_76.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/975/ind_77.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind_78.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/990/ind_79.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/994/ind.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/881/mocao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/902/mocao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/943/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_complementar_no_01_de_2022_-_institui_a_politica_municipal_de_contratacoes_publicas2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/956/plc_02_d_20222.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/958/plc_no_03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/983/plc_5.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/996/plc_06.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/812/plo_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/852/5._projeto_de_lei_no_3-2022_-_estrutura_administrativa_do_poder_executivo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/813/plo_no_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/814/plo_no_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/815/plo_no_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/816/plo_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/822/plo_no_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/834/plo_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/831/plo_10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/835/plo_no_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/838/plo_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/843/plo_no_14_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_ordinaria_no_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/847/plo_16.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/854/1._projeto_de_lei_17-2022_-_dispoe_sobre_as_atribuicoes_dos_cargos_efetivos_o_sistema_de_classificacao_niveis_numero_e_vencimentos_dos_cargos_e_funcoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/888/plo_18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_ordinaria_no_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/863/plo_no_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/866/plo_no_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/880/plo_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/879/plo_24_a.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/907/plo_26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/904/plo_no_27_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/905/plo_28.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/908/plo_29.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/909/plo_30.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/911/plo_31.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/913/plo_32.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/923/plo_no_33.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/924/plo_34.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/925/plo_35.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/926/plo_no_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/933/plo_37.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/938/plo_38.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/939/plo_39.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/940/plo_40.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/957/plo_47.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/960/plo_no_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/966/plo_49.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/976/pl_50.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/978/plo_51.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/979/52.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_53.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/991/plo_54.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/992/plo_55.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/993/plo_56.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/997/plo_57.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/999/pl_55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_resolucao_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/891/prs_02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/995/plr_03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/820/req_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/827/req_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/846/req_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/844/req_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/856/req_5.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/857/req_6.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/861/req_7.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/865/req_8.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/870/req_9.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/878/10.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/877/req_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/889/req_12.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/890/req_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/893/req_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/906/req_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/917/req.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/928/req_17.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/927/req_18.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/936/req_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/937/req_20.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/953/req_22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/955/req_23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/962/req_24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/977/req_25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/980/req_26.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/988/req_27.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/989/req_28.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req_29.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req_30.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/855/substitutivo_i.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/884/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/895/emenda.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/896/emenda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/898/emenda_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/899/emenda_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/985/emenda_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/986/emenda_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/987/emenda_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_n7_03_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/823/id_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/824/ind_05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/825/ind_06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/826/ind.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/830/ind_08.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/832/ind_9.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/833/ind_10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/828/ind_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/829/ind_12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/836/in_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/837/ind_14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/839/ind_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/841/ind_16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/845/ind_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/848/ind_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/849/19.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/850/20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/851/ind_21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/853/ind_22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/859/ind_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/864/ind_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/867/idn_25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/868/ind_26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/869/ind_27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/871/28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/872/29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/873/30.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/874/31.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/875/plo_32.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/876/ind_33.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_34_de_2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/883/35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/885/ind_36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/886/ind_37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/887/ind_38.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/892/ind_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/894/ind_40.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/897/ind_41.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/901/ind_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/900/ind_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/903/ind_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/910/ind_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/912/ind_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/915/ind_47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/914/ind_48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/916/ind_49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/919/ind_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/918/ind_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/921/ind_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/922/inds_53.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/929/ind_54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/930/ind_55.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/931/ind_56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/932/ind_57.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/934/ind_58.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/935/ind_59.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/942/ind_60.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/946/ind_61.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/954/ind_64.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/961/ind_65.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/963/ind_66.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/964/67.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/959/indicacao_no_68_de_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/965/69.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/974/ind_70.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/967/ind_72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/971/ind_72.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/972/ind_73.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/969/ind_74.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/970/ind_75.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/973/ind_76.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/975/ind_77.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/981/ind_78.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/990/ind_79.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/994/ind.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/881/mocao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/902/mocao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/943/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/821/projeto_de_lei_complementar_no_01_de_2022_-_institui_a_politica_municipal_de_contratacoes_publicas2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/956/plc_02_d_20222.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/958/plc_no_03.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/982/plc_04.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/983/plc_5.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/996/plc_06.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/811/projeto_de_lei_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/812/plo_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/852/5._projeto_de_lei_no_3-2022_-_estrutura_administrativa_do_poder_executivo_municipal_2.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/813/plo_no_04_de_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/814/plo_no_05_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/815/plo_no_06_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/816/plo_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/822/plo_no_08_de_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/834/plo_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/831/plo_10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/835/plo_no_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/838/plo_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/843/plo_no_14_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/842/projeto_de_lei_ordinaria_no_15_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/847/plo_16.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/854/1._projeto_de_lei_17-2022_-_dispoe_sobre_as_atribuicoes_dos_cargos_efetivos_o_sistema_de_classificacao_niveis_numero_e_vencimentos_dos_cargos_e_funcoes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/888/plo_18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/858/projeto_de_lei_ordinaria_no_19_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_no_20_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/863/plo_no_21_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/866/plo_no_22_de_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/880/plo_23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/879/plo_24_a.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/907/plo_26.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/904/plo_no_27_2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/905/plo_28.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/908/plo_29.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/909/plo_30.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/911/plo_31.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/913/plo_32.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/923/plo_no_33.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/924/plo_34.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/925/plo_35.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/926/plo_no_36_de_2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/933/plo_37.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/938/plo_38.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/939/plo_39.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/940/plo_40.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/957/plo_47.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/960/plo_no_48_de_2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/966/plo_49.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/976/pl_50.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/978/plo_51.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/979/52.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/984/projeto_53.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/991/plo_54.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/992/plo_55.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/993/plo_56.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/997/plo_57.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/999/pl_55.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/860/projeto_de_resolucao_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/891/prs_02.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/995/plr_03.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/820/req_01.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/827/req_02.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/846/req_3.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/844/req_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/856/req_5.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/857/req_6.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/861/req_7.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/865/req_8.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/870/req_9.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/878/10.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/877/req_11.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/889/req_12.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/890/req_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/893/req_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/906/req_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/917/req.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/928/req_17.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/927/req_18.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/936/req_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/937/req_20.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/941/req_21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/953/req_22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/955/req_23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/962/req_24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/977/req_25.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/980/req_26.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/988/req_27.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/989/req_28.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/998/req_29.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/1000/req_30.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2022/855/substitutivo_i.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="123.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="246" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>