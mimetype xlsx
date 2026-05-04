--- v0 (2026-01-09)
+++ v1 (2026-05-04)
@@ -54,375 +54,375 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dirceu Alchieri</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_01_de_2021.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_01_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicita prolongamento da Av. Rio grande do Sul.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_06_de_2021.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_06_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica serviços de recapeamento em ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_07_de_2021.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_07_de_2021.pdf</t>
   </si>
   <si>
     <t>Sugere serviços de pavimentação poliédrica em vias públicas.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Pibe</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/615/ind_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/615/ind_10.pdf</t>
   </si>
   <si>
     <t>Sugere  a implantação de lombadas na extensão da rua Guaranis.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/620/ind_014_de_2021.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/620/ind_014_de_2021.pdf</t>
   </si>
   <si>
     <t>Sugere serviços de pavimentação poliédrica na via pública que liga a Comunidade de Santo Antônio do Siemens ao Cristo Rei.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Olinda Szimanski  Pelegrina</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/623/indic_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/623/indic_17.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação asfáltica na extensão da rua Tupinambás, entre a Av. 7 de setembro e Rua Paraíba.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indic_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indic_23.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal o prolongamento da Av. Geraldo Fulber.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/643/ind_26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/643/ind_26.pdf</t>
   </si>
   <si>
     <t>Sugere "asfaltamento" em via pública que da acesso a reciclagem da "Mari".</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_27.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de placas de sinalização e indicativas em vias públicas.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_31.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em via pública localizada no interior do Município, trecho que liga as Comunidades do Lajeado Grande e São Sebastião.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/652/34.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/652/34.pdf</t>
   </si>
   <si>
     <t>Solicita a retomada e conclusão de obras municipais.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/653/35.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/653/35.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em vias públicas.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Gean Denardin</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/659/38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/659/38.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de sistema de Energia Solar para iluminação dos prédios públicos.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_39.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_39.pdf</t>
   </si>
   <si>
     <t>Indica serviços de melhorias em vias públicas.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Pibe, Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_40.pdf</t>
   </si>
   <si>
     <t>Indica serviços de melhorias no Estádio Municipal “Albano Fernandes".</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Pibe, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_41.pdf</t>
   </si>
   <si>
     <t>Sugere instalação de redutor de velocidades na Rua Tupinambás, no centro da cidade.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Cladir Sinesio Klein</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_42_de_2021.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_42_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para a comunidade de Marechal Lott, como iluminação pública, revitalização das ruas na vila e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/665/ind_43.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/665/ind_43.pdf</t>
   </si>
   <si>
     <t>Indica serviços de pavimentação na Rua Minas Gerais, no Bairro São José Operário.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_44.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_44.pdf</t>
   </si>
   <si>
     <t>Sugere alteração dos dias de coleta de lixo na cidade.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_45.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_45.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de brinquedos na Praça "Claudino Luiz Piva" conhecida como Praça da roda.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_48.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_48.pdf</t>
   </si>
   <si>
     <t>Sugere serviços de pavimentação asfáltica na Rua Tibiriçá no Bairro São José Operário.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_49.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de cestas de basquete no Parque de Exposição, colocação de lixeiras no Centro da cidade e replantio de árvores nos canteiros públicos normais.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_51.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_51.pdf</t>
   </si>
   <si>
     <t>Sugere serviços de melhorias nos canteiros centrais da Av. Pedro Veriato Parigot de Souza.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/682/plo_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/682/plo_16.pdf</t>
   </si>
   <si>
     <t>Revoga a lei Municipal nº 1.625 de 22 de setembro de 2017, que altera a denominação da Rua Guarany para Walter Luiz Moro.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/684/plo_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/684/plo_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação e autoriza a alienação de imóvel público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -729,68 +729,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/615/ind_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/620/ind_014_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/623/indic_17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indic_23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/643/ind_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_27.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_31.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/652/34.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/653/35.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/659/38.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_41.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/665/ind_43.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_44.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_45.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_48.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/682/plo_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/684/plo_17.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_01_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_06_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_07_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/615/ind_10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/620/ind_014_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/623/indic_17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indic_23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/643/ind_26.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/647/ind_27.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/645/ind_31.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/652/34.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/653/35.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/659/38.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/657/ind_39.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/660/ind_40.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/661/ind_41.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/665/ind_43.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/666/ind_44.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/676/ind_45.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/673/ind_48.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/674/ind_49.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/681/ind_51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/682/plo_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2021/684/plo_17.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>