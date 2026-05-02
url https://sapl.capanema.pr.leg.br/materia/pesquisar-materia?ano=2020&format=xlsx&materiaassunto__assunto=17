--- v0 (2026-01-08)
+++ v1 (2026-05-02)
@@ -54,165 +54,165 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_2_17-2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_2_17-2020.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação do mandato dos Diretores das Escolas Municipais.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/584/ind_38.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/584/ind_38.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MUNICIPAL A PRORROGAÇÃO POR MAIS 12 MESES DOS CONTRATOS DO PSS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_01111.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_01111.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.608/2017, que dispõe sobre a contratação temporária de profissionais.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_0222222.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_0222222.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.706/2019, que dispõe sobre a contratação temporária de profissionais.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projetos_de_lei_03_2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projetos_de_lei_03_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 04(quatro) cargos temporários para atender às demandas da Secretaria Municipal da Família e Desenvolvimento Social, com o objetivo de atender aos critérios do Programa "Criança Feliz" do Ministério do Desenvolvimento Social, do Governo Federal.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/470/plo_11_de_2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/470/plo_11_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e III da Lei Municipal nº 1.280, de 25 de março de 2010 - Supervisão e Administração Superior.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/490/plo_no_23_de_2020_dUV47JF.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/490/plo_no_23_de_2020_dUV47JF.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº 1.732/2020.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/541/plo_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/541/plo_29.pdf</t>
   </si>
   <si>
     <t>Regulamenta o regime de Tempo Integral a Dedicação Exclusiva - TIDE para os motoristas lotados na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/550/plo_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/550/plo_33.pdf</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/574/plo_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/574/plo_40.pdf</t>
   </si>
   <si>
     <t>Altera a lei Municipal nº1.476/2013, alterando a carga horária de Assistente Social com fulcro na Lei federal 12.317/2010.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -519,68 +519,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_2_17-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/584/ind_38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_01111.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_0222222.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projetos_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/470/plo_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/490/plo_no_23_de_2020_dUV47JF.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/541/plo_29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/550/plo_33.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/574/plo_40.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/498/indicacao_2_17-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/584/ind_38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/440/projeto_01111.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/441/projeto_0222222.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/443/projetos_de_lei_03_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/470/plo_11_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/490/plo_no_23_de_2020_dUV47JF.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/541/plo_29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/550/plo_33.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/574/plo_40.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>