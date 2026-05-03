--- v0 (2026-01-06)
+++ v1 (2026-05-03)
@@ -54,339 +54,339 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo, Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/447/ind_02.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/447/ind_02.pdf</t>
   </si>
   <si>
     <t>Sugerem Construção de "Ponto de Ônibus" com abrigo próximo ao IFPR.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/456/ccf_000244.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/456/ccf_000244.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de pavimentação asfáltica em toda extensão da Rua Otávio Kirchner.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Paulo, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/460/ind_8.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/460/ind_8.pdf</t>
   </si>
   <si>
     <t>Solicitam reforma geral na "Casa Mortuária" e instalação de ar condicionado.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/459/ind_09.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/459/ind_09.pdf</t>
   </si>
   <si>
     <t>Sugerem obras de reforma no muro em torno do Cemitério Municipal.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_10.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Solicita prolongamento da Rua Minas Gerais.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/463/ind_11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/463/ind_11.pdf</t>
   </si>
   <si>
     <t>Sugere colocação de placa de trânsito indicativa.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_14_de_2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_14_de_2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de lombadas (quebra-molas), ou outro redutor de velocidade, na Rua Santa Catarina, Bairro São José Operário.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicam ao Senhor Prefeito Municipal, serviços de recapeamento asfáltico ou operação "tapa buracos", na Rua alagoas - Bairro Santa cruz.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_16.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indica melhorias como serviços de tubulação e calçamento na Rua Tamoios, Bairro Santo Expedito.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/507/ind_no_20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/507/ind_no_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal melhorias em estradas na Comunidade do Cristo Rei.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão no perímetro urbano e serviços de Urbanização da Travessia 01, trecho que faz ligação da Rua Tupã passando pelas chácaras 64, 68 e 69 até a estrada rural existente, ambas do setor S.O, localizada próxima a Assemuca.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_no_27_de_2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_no_27_de_2020.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal a criação de "Zona Especial de Interesse social - ZEIS", bem como a regularização fundiária de área localizada no Bairro Santo Expedito.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/559/28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/559/28.pdf</t>
   </si>
   <si>
     <t>Sugere para que através do Departamento responsável, altere a posição de um dos estacionamento da Av. Independência, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/565/31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/565/31.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Prefeito Américo Bellé, que estude a possibilidade de pavimentar com pedras irregulares (calçamento) na estrada que dá acesso ao Balneário Martini.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/582/ind_37.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/582/ind_37.pdf</t>
   </si>
   <si>
     <t>Indica a construção de faixas para pedestres em ruas de grande circulação, no centro da cidade.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_39.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_39.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo Municipal estudos para viabilização da criação de ZEIS, em área urbana.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_40.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal para que analise a possibilidade de viabilizar a transferência do "Conselho Tutelar" para o prédio onde hoje atende o CRAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/588/41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/588/41.pdf</t>
   </si>
   <si>
     <t>Sugere a reabertura da antiga estrada localizada atrás do Instituto Federal.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/500/plo_24-2020.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/500/plo_24-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a incluir no Perímetro Urbano da cidade de Capanema o Lote Rural 50-A da Gleba 135-CP com área de 81.235,00m2.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Inclui na lei nº 1.120/2007 disposições sobre os loteamentos aprovados até 31 de dezembro de 2016.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/545/plo_no_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/545/plo_no_31.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Crescer Capanema" e regulamenta o art. 15, inciso I, o art. 16, o art. 19 e o art. 36, inciso VI, da Lei Orgânica do Município de Capanema, dispondo sobre o uso especial de bens públicos por terceiros e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/548/plo_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/548/plo_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política habitacional de interesse social do Município de Capanema, voltada para a população de baixa renda.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/590/plo_44.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/590/plo_44.pdf</t>
   </si>
   <si>
     <t>Transforma Chácara Urbana em prolongamento de Rua.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -693,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/447/ind_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/456/ccf_000244.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/460/ind_8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/459/ind_09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/463/ind_11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_14_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/507/ind_no_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_no_27_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/559/28.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/565/31.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/582/ind_37.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/588/41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/500/plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/545/plo_no_31.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/548/plo_32.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/590/plo_44.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/447/ind_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/456/ccf_000244.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/460/ind_8.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/459/ind_09.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/458/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/463/ind_11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/493/indicacao_14_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/497/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/507/ind_no_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/558/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/556/indicacao_no_27_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/559/28.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/565/31.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/582/ind_37.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/588/41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/500/plo_24-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/545/plo_no_31.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/548/plo_32.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2020/590/plo_44.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>