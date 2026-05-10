--- v0 (2026-01-06)
+++ v1 (2026-05-10)
@@ -54,395 +54,395 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Policial  Pontin               ,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/317/emenda_modificativa_ao_projeto_de_lei_no_07_de_0_Q8EFNMM.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/317/emenda_modificativa_ao_projeto_de_lei_no_07_de_0_Q8EFNMM.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 07, de 06 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/356/emenda_modificativa_02_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/356/emenda_modificativa_02_de_2019.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de lei nº 15/2019 que "autoriza a criação e implantação de Zonas Especiais de Interesse Social - ZEIS em imóvel urbano da Prefeitura Municipal de Capanema".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/371/emenda.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/371/emenda.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01/2019 ao Projeto de lei nº 28/2019 do Poder Executivo._x000D_
 _x000D_
 Fica SUPRIMIDO o inciso III do artigo 2º do Projeto em evidência.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_09_de_219.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_09_de_219.pdf</t>
   </si>
   <si>
     <t>Indica maior fiscalização na iluminação pública da cidade.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_complementar_01_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_complementar_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei nº 850/2000, que dispõe sobre o Código Tributário do Município de Capanema.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Izolete,  Marcelo, Paulo, Policial  Pontin               , Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_no_17_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_no_17_de_2019.pdf</t>
   </si>
   <si>
     <t>Reconhece como relevante para a história e para a Cultura do Município de Capanema como "Estrada do Colono".</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_30_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_30_de_2019.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal parâmetros procedimentais para a celebração de composição nas modalidades compromissos de ajustamento de conduta e acordo de leniência, envolvendo sanções cominadas aos atos de improbidade administrativa, definidos na lei nº 8.429, de 1992, e e aos praticados contra a Administração Pública, definidos na Lei nº 12.846, de 2013.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/375/plo_35.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/375/plo_35.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Adicional Especial ao Orçamento do município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/395/plo_41.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/395/plo_41.pdf</t>
   </si>
   <si>
     <t>Altera as leis 1.251/2009 e 1.450/2013.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/413/plo_49.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/413/plo_49.pdf</t>
   </si>
   <si>
     <t>Acrescenta novas Ações no Plano Plurianual e na Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/429/plo_55.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/429/plo_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar cargos no quadro efetivo e alterar atribuições de cargos já existentes, dentro da estrutura administrativa do Município de Capanema-PR.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_de_intersticio.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_de_intersticio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143, § 2º do Regimento Interno, o interstício regimental dos Projetos nº 18 e 19/2019.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_08_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_08_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental do Projeto nº 21/2019.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/346/requeriimento_no_10_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/346/requeriimento_no_10_de_2019.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos do artigo 143 § 2º do Regimento Interno, a redução do Interstício Regimental do Projeto de lei nº 24/2019.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_no_11_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_no_11_de_2019.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos do artigo nº 143 § 2º do Regimento Interno, a redução do interstício regimental do Projeto nº 25/2019, do Poder Executivo.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_13.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requerem aprovação de MOÇÃO DE REPUDIO contra a reportagem intitulada "Parlamentares querem ESTRADA PARQUE em área com bichos ameaçados no iguaçu", publicada no Jornal Folha de S. Paulo, de 29 de abril, de 2019".</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/362/04011000.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/362/04011000.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do regimento interno, a redução do interstício regimental do Projeto nº 29/2019, do Poder Executivo.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/369/req_16_d_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/369/req_16_d_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental do projeto de lei nº 32/2019, do Poder Executivo.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/376/plo_no_17_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/376/plo_no_17_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do Interstício Regimental do Projeto nº 34/2019, do Poder Executivo.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/378/req._no_18_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/378/req._no_18_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do Interstício Regimental do Projeto nº 36/2019, de autoria do Poder Legislativo e do Projeto de Lei nº 35/2019 do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/387/req_20_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/387/req_20_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja apreciado em regime de urgência, nos termos do artigo 143 § 2º do regimento Interno dessa Casa de Leis, o Projeto de Lei nº 14/2019, de iniciativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/409/22.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/409/22.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental do projeto nº 31/2019 da Mesa Executiva.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/419/req_25.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/419/req_25.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143  § 2º do Regimento Interno, a redução do interstício regimental do Projeto nº 48/2019, do Poder Executivo.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/422/26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/422/26.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental dos Projetos nºs  52 e 53/2019.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/427/req_27.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/427/req_27.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental do Projetos nº 54/2019, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/432/req_28.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/432/req_28.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do artigo 143 § 2º do Regimento Interno, a redução do interstício regimental do Projeto nº 55/2019, de autoria do Executivo Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -749,68 +749,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/317/emenda_modificativa_ao_projeto_de_lei_no_07_de_0_Q8EFNMM.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/356/emenda_modificativa_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/371/emenda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_09_de_219.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_complementar_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_no_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/375/plo_35.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/395/plo_41.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/413/plo_49.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/429/plo_55.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/346/requeriimento_no_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_no_11_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/362/04011000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/369/req_16_d_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/376/plo_no_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/378/req._no_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/387/req_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/409/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/419/req_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/422/26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/427/req_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/432/req_28.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/317/emenda_modificativa_ao_projeto_de_lei_no_07_de_0_Q8EFNMM.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/356/emenda_modificativa_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/371/emenda.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/359/indicacao_09_de_219.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/321/projeto_de_lei_complementar_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/329/projeto_de_lei_no_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/363/projeto_de_lei_no_30_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/375/plo_35.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/395/plo_41.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/413/plo_49.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/429/plo_55.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_de_intersticio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/346/requeriimento_no_10_de_2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_no_11_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/362/04011000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/369/req_16_d_2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/376/plo_no_17_de_2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/378/req._no_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/387/req_20_de_2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/409/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/419/req_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/422/26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/427/req_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/432/req_28.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>