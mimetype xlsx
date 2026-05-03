--- v0 (2026-01-10)
+++ v1 (2026-05-03)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Izolete,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_02_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_02_de_2019.pdf</t>
   </si>
   <si>
     <t>Reitera Requerimento de pedidos de informações e complementa pedido.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_03_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_03_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do Regimento Interno, para que o Executivo Municipal busque junto ao Consórcio da Usina baixo Iguaçu - UHE e Instituto Ambiental do Paraná - IAP, se a Usina possui o Plano de Ação de Emergência - PAE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_04_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_04_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do gerimento Interno, o envio de uma relação com todos os Departamentos da Administração Municipal e o nome de seus (uas) respectivos  (as) Diretores  (as).</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_05_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_05_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do regimento interno, o envio da cópia do Parecer Jurídico referente ao chamamento público para contratação dos shows da última feira do melado e cópias das negativas: Municipal, estadual e federal da empresa vencedora do processo.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_09_de_2010.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_09_de_2010.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da documentação, referente a Prestação de Contas - despesas com a realização das últimas 03(três) Feiras do Melado.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_no_12_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_no_12_de_2019.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado cópia deste ao Senhor Prefeito Américo Bellé, solicitando o envio da cópia do Contrato com a Sanepar, da Concessão para a exploração dos serviços públicos de abastecimento de água e remoção de esgoto sanitários com o Município de Capanema, bem como sobre a possibilidade de afastar o reajuste de 12,13% do serviço público de água e esgoto no âmbito do nosso Município, através de Decreto.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Izolete,  Marcelo, Paulo, Policial  Pontin               , Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/366/requ_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/366/requ_15.pdf</t>
   </si>
   <si>
     <t>Requerem informações do Executivo Municipal sobre qual finalidade será dada nos bens móveis que estão depositados no pátio da garagem da Secretaria de Viação e Obras.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/379/req._no_19_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/379/req._no_19_de_2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre funcionamento do SAMU em nosso Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/399/req.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/399/req.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a execução do Hino Nacional nas Escolas Municipais.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/410/23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/410/23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os equipamentos adquiridos da empresa Bransilios Indústria e Comércio de Máquinas Ltda., através do pregão Presencial 056/2016.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/412/req_24.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/412/req_24.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os barracões industriais cedidos pelo Município, entre o período de 2013 a 2019.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/433/req_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/433/req_29.pdf</t>
   </si>
   <si>
     <t>Requer que o presente seja encaminhado à administração Pública Municipal para que informe, através de relação, o nome, setor, e a quantidade de horas extras paga aos servidores.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Requer que o presente seja encaminhado ao Executivo Municipal, para que o mesmo envie algumas informações sobre o convênio firmado com o DETRAN.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_03_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_04_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_no_12_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/366/requ_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/379/req._no_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/399/req.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/410/23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/412/req_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/433/req_29.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento_03_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento_04_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_09_de_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_no_12_de_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/366/requ_15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/379/req._no_19_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/399/req.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/410/23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/412/req_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/433/req_29.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>