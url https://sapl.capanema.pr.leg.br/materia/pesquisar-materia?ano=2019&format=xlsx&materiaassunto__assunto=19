--- v0 (2025-11-05)
+++ v1 (2026-05-05)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_01_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Redutores de velocidade na rua Tupinambás, trecho que compreende entre a Rua Pernambuco e a Av. Pedro Parigot de Souza, no Centro de nossa cidade.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Edson Wilmsen,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_02_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_02_de_2019.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo a viabilização de recursos para construção de um barracão à Associação da comunidade de Santo Antônio do Siemens.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/318/3.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/318/3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, serviços de "tapa buracos" na Av. 7 de setembro, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_07_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_07_de_2019.pdf</t>
   </si>
   <si>
     <t>Sugere a colocação de "Lexeiras" no Porto Moisés Lupion e limpeza mensal de manutenção no Marco da Fronteira.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_08_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_08_de_2019.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para viabilidade de canalizar o escoamento de águas pluviais na Av. Brasil e Av. Independência.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Izolete,  Marcelo, Paulo, Policial  Pontin               , Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/367/11.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/367/11.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para viabilização de recursos necessários para ampliação da edificação existente no Parque de Máquinas da Secretaria de Viação e Obras municipal.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_015_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_015_de_2019.pdf</t>
   </si>
   <si>
     <t>Indica um estudo e a viabilização para construção de uma rede de tubulação para drenagem do córrego, existente entre as Ruas Padre Cirilo e Tamoios.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_16_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_16_de_2019.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na instalação da iluminação pública da Praça do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica construção de passagem acessíveis para os cadeirantes, no meio dos canteiros centrais, da via pública principal, especialmente onde se encontra a área comercial de nossa cidade.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Delmar Balzan, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_24_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_24_de_2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal serviços de canalização de águas pluviais, readequação e calçamento na Av. Ataídes roberto Escher.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/415/ind_27_EqGQQEu.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/415/ind_27_EqGQQEu.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo Municipal pavimentação asfáltica em via pública que liga comunidades do interior.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Paulo, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/416/ind_28_LiVwS1O.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/416/ind_28_LiVwS1O.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Poder Executivo Municipal, pavimentação asfáltica em vias públicas localizadas no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ind_29.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ind_29.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a possibilidade de adquirir um caminhão tanque, com capacidade de 12.000L.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ind_33.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ind_33.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos preliminares que que garantam a viabilidade técnica para execução de pavimentação poliédrica em vias públicas da cidade.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/438/37.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/438/37.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a urgente reforma como "tapa-buracos" em Ruas e Avenidas do Município.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Brizolinha, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Altera a Denominação da via pública "Travessa Guaraci" para "Travessa Julio Rodrigues".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/318/3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_07_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/367/11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_015_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_24_de_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/415/ind_27_EqGQQEu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/416/ind_28_LiVwS1O.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ind_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ind_33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/438/37.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/315/indicacao_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/316/indicacao_02_de_2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/318/3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/347/indicacao_07_de_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/353/indicacao_08_de_2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/367/11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/380/indicacao_015_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/381/indicacao_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/396/indicacao_24_de_2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/415/ind_27_EqGQQEu.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/416/ind_28_LiVwS1O.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/426/ind_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/434/ind_33.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/438/37.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="96.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>