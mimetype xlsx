--- v0 (2026-01-08)
+++ v1 (2026-05-03)
@@ -54,252 +54,252 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_05_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_05_de_2019.pdf</t>
   </si>
   <si>
     <t>Sugere a instalação de sistema de energia solar para iluminação nos prédios públicos.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Indica construção de passagem acessíveis para os cadeirantes, no meio dos canteiros centrais, da via pública principal, especialmente onde se encontra a área comercial de nossa cidade.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_18_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_18_de_2019.pdf</t>
   </si>
   <si>
     <t>Indica medidas para otimização do "Distrito Industrial Gonçalves Marcello".</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/406/26.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/406/26.pdf</t>
   </si>
   <si>
     <t>Indica a criação de Zona Especial de Interesse Social - ZEIS, para fins de regularização fundiária de moradias.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/424/30.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/424/30.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de Portal nas 02 principais entradas de acesso a cidade de Capanema.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ind_31.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ind_31.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade técnica para implantação de via de "mão única" ou alargamento de via pública localizada no Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ind_32.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ind_32.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal estudos de viabilidade técnica para implantação de "redutor de velocidade" na Rua Paraíba.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ind_34.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ind_34.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a colocação de grade de proteção no muro da Casa Mortuária.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Brizolinha, Delmar Balzan, Edson Wilmsen, Ginésio, Paulo, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Pede ao Senhor Prefeito a viabilização  de recursos financeiros que contemplem serviços de pavimentação asfáltica em Ruas e Avenidas da Cidade.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/437/36.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/437/36.pdf</t>
   </si>
   <si>
     <t>Pede ao Senhor Prefeito a viabilização  de recursos financeiros que contemplem serviços de pavimentação asfáltica em Bairros da Cidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_15_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_15_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação e implantação de Zonas Especiais de Interesse Social - ZEIS em imóvel urbano da prefeitura Municipal de Capanema-PR&gt;</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_no_16_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_no_16_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.141/2007 - Lei do Sistema Viário Municipal, hierarquizando e dimensionando as vias públicas, padronização calçada, arborização das vias públicas, bem como da sua definição para novos parcelamentos, e outra providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Brizolinha, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Altera a Denominação da via pública "Travessa Guaraci" para "Travessa Julio Rodrigues".</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/411/plo_48.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/411/plo_48.pdf</t>
   </si>
   <si>
     <t>Revoga Lei 1.449/2013</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/420/plo_52.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/420/plo_52.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo II - Mapa 2 - do Zoneamento Urbano da Lei nº 1.134/2017, revoga a Lei municipal nº 1.419/2013 e altera a Lei Municipal nº 1.715/2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -606,68 +606,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/406/26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/424/30.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ind_31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ind_32.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ind_34.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/437/36.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_15_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_no_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/411/plo_48.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/420/plo_52.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/342/indicacao_05_de_2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/382/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/383/indicacao_18_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/406/26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/424/30.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/430/ind_31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/431/ind_32.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/435/ind_34.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/437/36.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_15_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_no_16_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/344/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/411/plo_48.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/420/plo_52.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>