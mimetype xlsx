--- v0 (2026-01-05)
+++ v1 (2026-05-03)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/391/ind_20.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/391/ind_20.pdf</t>
   </si>
   <si>
     <t>Solicitam a inclusão no Orçamento municipal, para o exercício financeiro de 2020, a previsão orçamentária da Câmara municipal.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_15.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indica Projetos junto ao Governo Federal que viabilizem recursos financeiros no montante de R$ 500.000,00, através do Piso de de Atenção Básica - PAB, para destinação à Secretaria de Saúde do Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Brizola</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_01_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo Municipal a abrir Crédito Adicional Especial ao Orçamento da Câmara Municipal de Vereadores, do Município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_02_de_2019..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_02_de_2019..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo municipal a abrir Créditos adicionais Especiais e suplementares ao Orçamento do município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_03_de_2019..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_03_de_2019..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais ao Orçamento do Município de Capanema, para o Exercício de 2019.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito Adicional Especial ao Orçamento do Município  de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/348/proj_no_25_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/348/proj_no_25_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o executivo Municipal a abrir Créditos Adicionais Especiais ao Orçamento do Município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/355/plo_no_27_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/355/plo_no_27_de_2019.pdf</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/398/ldo.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/398/ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração do Orçamento do Município de Capanema para o exercício financeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/402/45.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/402/45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais ao Orçamento do Município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/403/46.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/403/46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de  Crédito Adicional Suplementar no Orçamento do Município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/414/plo_50.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/414/plo_50.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Capanema para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/421/plo_53.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/421/plo_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais ao Orçamento do município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/425/plo_54.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/425/plo_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais ao Orçamento do Município de Capanema, para o exercício de 2019.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_resolucao_01_de_2019.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_resolucao_01_de_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Legislativo municipal a proceder à Abertura de Crédito Adicional Especial.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/391/ind_20.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_02_de_2019..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_03_de_2019..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/348/proj_no_25_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/355/plo_no_27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/398/ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/402/45.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/403/46.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/414/plo_50.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/421/plo_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/425/plo_54.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_resolucao_01_de_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/391/ind_20.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/392/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_01_de_2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_02_de_2019..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/308/projeto_de_lei_03_de_2019..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/386/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/348/proj_no_25_de_2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/355/plo_no_27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/398/ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/402/45.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/403/46.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/414/plo_50.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/421/plo_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/425/plo_54.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_resolucao_01_de_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="182.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>