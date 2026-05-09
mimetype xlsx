--- v0 (2026-01-09)
+++ v1 (2026-05-09)
@@ -54,338 +54,338 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM RELATÓRIO COM INFORMAÇÕES POR DEPARTAMENTO QUE CONSTE OS SEGUINTES DADOS, NOME DO SERVIDOR, SALÁRIO BRUTO, DESPESAS E SALÁRIO LÍQUIDO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIAS DOS ÁUDIOS E VÍDEOS DAS LICITAÇÕES PP 70/2018 E PP 74/2018 BEM COMO SUAS RESPECTIVAS ATAS, REQUEREM AINDA SABEREM SE HOUVE SOLICITAÇÕES DE RECURSOS DAS MESMAS, E SE HOUVE SOLICITAM CÓPIAS DOS MESMOS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM CÓPIA DAS RECOMENDAÇÕES ADMINISTRATIVAS 01/2018 E 02/2018 DA CONTROLADORIA INTERNA DO MUNICÍPIO, CITADAS NO DECRETO 6.499/2018 E CÓPIA DOS PLANOS DE CONTIGENCIAMENTOS ELABORADOS E APRESENTADOS CONFORME SOLICITADO NO PARÁGRAFO 2º DO ART. 4º DO REFERIDO DECRETO.  </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DOIS RELATÓRIOS, UM INFORMANDO O NOME DOS MUNÍCIPES QUE FORAM ATENDIDOS COM HORAS MÁQUINAS DISPONIBILIZADAS PELA PREFEITURA E QUANTAS HORAS FORAM DISPONIBILIZADAS DA CADA MÁQUINA NO ANO DO 2018, OUTRO ONDE CONSTE A QUANTIDADE E O VALOR, DE TODAS AS HORAS MÁQUINAS CONTRATADAS PELO </t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM UMA LISTA CONTENDO OS VALORES E BENS REPASSADOS PELO CONSÓRCIO BAIXO IGUAÇU AO MUNICÍPIO DE CAPANEMA ENTRE JANEIRO DE 2017 E JULHO DE 2018. REQUEREM AINDA SABER SE PROCEDE A INFORMAÇÃO DE QUE O CONSÓRCIO BAIXO IGUAÇU ESTARÁ REPASSANDO AO EXECUTIVO MUNICIPAL ATÉ O FINAL DE 2018 CERCA DE R$ 1.800,000,00 SEJA EM ESPÉCIE OU EM BENEFEITORIAS INDICADAS PELO EXECUTIVO, CASO TAL INFORMAÇÃO PROCEDA, SOLICITAMOS UMA LISTA COM TAIS INDICAÇÕES E O VALOR DO CUSTO DE CADA UMA DELAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS NOS REPAROS DE ILUMINAÇÃO PÚBLICA E INDICA DOIS TRECHOS PARA O IMEDIATO ATENDIMENTO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA A SOLICITAÇÃO PARA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO NA PRAÇA DA BANDEIRA EM FRENTE AO GINÁSIO DE ESPORTES, NÃO SENDO ATENDIDA TAL SOLICITAÇÃO PEÇO QUE COM BASE NO ART.15, PARÁGRAFO 3º DA LEI FEDERAL 5.700 DE 1º DE SETEMBRO DE 1971, SEJA RETIRADA A BANDEIRA TODAS AS NOITES.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DAS ÚLTIMAS 04 FEIRAS DO MELADO, UMA PRESTAÇÃO DE CONTAS DETALHADAS COM INFORMAÇÕES E DADOS DE RECEITAS E DESPESAS PARA A REALIZAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo, Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA DO VÍDEO, ÁUDIO, E ATA, DA REUNIÃO DO CONSELHO PLANEJAMENTO, QUE OCORREU NA SALA DE LICITAÇÕES E TEVE A PRESENÇA DOS REFERIDOS VEREADORES COMO MEMBROS DO CONSELHO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL EXPLIQUE QUAL É O FORMATO DA FEIRA DO MELADO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DO DECRETO DE CRIAÇÃO DO BAIRRO SANTA BÁRBARA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM RELATÓRIO COM INFORMAÇÕES POR DEPARTAMENTO QUE CONSTE OS SEGUINTES DADOS: NOME DO SERVIDOR, SALÁRIO BRUTO, DESPESAS E SALÁRIO LÍQUIDO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIAS DOS ÁUDIOS E VÍDEOS DAS LICITAÇÕES PP 70/2018 E PP 74/2018 BEM COMO SUA RESPECTIVAS ATAS, REQUEREM AINDA SABER SE OUVE SOLICITAÇÃO DE RECURSOS DAS MESMAS, E SE HOUVE SOLICITAM CÓPIAS DOS MESMOS.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA DAS RECOMENDAÇÕES ADMINISTRATIVAS 01/2018 E 02/2018 DA CONTROLADORIA INTERNA DO MUNICÍPIO, CITADA NO DECRETO Nº06.499/2018 E CÓPIA DOS PLANOS DE CONTIGENCIAMENTO ELABORADOS E APRESENTADOS CONFORME SOLICITADO NO PARÁGRAFO 2º DO ART. 4º DO REFERIDO DECRETO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOIS RELATÓRIOS, UM INFORMANDO O NOME DOS MUNÍCIPES QUE FORAM ATENDIDOS COM HORAS MÁQUINAS DISPONIBILIZADAS PELA PREFEITURA E QUANTAS HORAS FORAM DISPONIBILIZADAS DE CADA MÁQUINA NO ANO DE 2018, OUTRO ONDE CONSTE A QUANTIDADE E O VALOR, DE TODAS AS HORAS MÁQUINAS CONTRATADAS PELO MUNICÍPIO NO ANO DE 2018, O SALDO QUE ESTÁ  DISPONÍVEL PARA UTILIZAÇÃO DO EXECUTIVO E QUAL A DATA DE TÉRMINO DOS CONTRATOS, BEM COMO A INFORMAÇÃO SE EXISTE PROCESSO LICITATÓRIO EM ANDAMENTO PARA A CONTRATAÇÃO DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUEREM UMA LISTA CONTENDO OS VALORES E BENS REPASSADOS PELO CONSÓRCIO BAIXO IGUAÇU AO MUNICÍPIO DE CAPANEMA ENTRE JANEIRO DE 2017 E JULHO DE 2018. REQUEREM AINDA SABER SE PROCEDE A INFORMAÇÃO DE QUE O CONSÓRCIO BAIXO IGUAÇU ESTARÁ REPASSANDO AO EXECUTIVO MUNICIPAL ATÉ O FINAL DE 2018 CERCA DE R$ 1.800,000,00 SEJA EM ESPÉCIE OU EM BENEFEITORIAS INDICADAS PELO EXECUTIVO, CASO TAL INFORMAÇÃO PROCEDA, SOLICITAMOS UMA LISTA COM TAIS INDICAÇÕES E O VALOR DO CUSTO DE CADA UMA DELAS._x000D_
 </t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DAS ÚLTIMAS 4 FEIRAS DO MELADO, UMA PRESTAÇÃO DE CONTAS DETALHADAS COM INFORMAÇÕES E DADOS DE RECEITAS E DESPESAS PARA A REALIZAÇÃO DAS MESMAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ginésio,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM CÓPIA DO VÍDEO, ÁUDIO E ATA DA REUNIÃO DO CONSELHO PLANEJAMENTO, QUE OCORREU NA SALA DE LICITAÇÕES E TEVE A PRESENÇA DOS REFERIDOS VEREADORES COMO MEMBROS DO CONSELHO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CRIAÇÃO DE UMA COMISSÃO ESPECIAL DE INQUÉRITOS, COM A FINALIDADE DE INVESTIGAR AS DENÚNCIAS DE DESVIO DE FUNÇÃO E DE RECEBIMENTO DE HORAS EXTRAS PARA COMPLEMENTO DE SALÁRIOS.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento_no_12_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento_no_12_de_2018..pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES ACERCA DA PP Nº25/2018 A QUAL TINHA COMO FINALIDADE A AQUISIÇÃO DE FRALDAS GERIÁTRICAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo, Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento_ne_15_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento_ne_15_de_2018..pdf</t>
   </si>
   <si>
     <t>Requerem informações referente ao recolhimento do ISS dos Shows da Feira por parte da empresa Ceconi Produções de Shows e Eventos.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_no_16_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_no_16_de_2018..pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de onde foi investido o valor referente a emenda do Deputado Nelson Meurer para a revitalização da Av. rio Grande do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -692,68 +692,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento_no_12_de_2018..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento_ne_15_de_2018..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_no_16_de_2018..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento_no_12_de_2018..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento_ne_15_de_2018..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento_no_16_de_2018..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>