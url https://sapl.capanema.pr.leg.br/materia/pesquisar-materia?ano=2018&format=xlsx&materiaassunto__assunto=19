--- v0 (2026-01-07)
+++ v1 (2026-05-02)
@@ -54,450 +54,450 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORÇA O REQUERIMENTO 61/2017 DO VEREADOR GINÉSIO PINHEIRO E INDICA O TRECHO DA RUA RIO DE JANEIRO, ENTRE AS RUAS PADRE CIRILO E RUA TUPINAMBÁS, PARA QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA DIVERSOS PONTOS DA VILA DO CRISTO REY PARA QUE SEJA REGULARIZADO A FALTA DE ILUMINAÇÃO PÚBLICA NAQUELE LOCAL. </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS DO SETOR DE VIAÇÃO E OBRAS, NA RUA TERRITÓRIO DO ACRE, NO PONTO ONDE A ACÚMULO DE BARRO DEVIDO A CHUVA E A FALTA DE ESCOAMENTO.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O TRECHO DA RUA OIAPÓS, ENTRE A AV. RIO GRANDE DO SUL E A RUA TERRITÓRIO FERNANDO DE NORONHA, PARA QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO.  </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO DAS RUA TAMOIO, E RUA SEM NOME, AMBAS NO BAIRRO SANTO EXPEDITO ENTRE A RUA SANTA CATARINA E A AV. RIO GRANDE DO SUL, PARA EXECUÇÃO DE PAVIMENTAÇÃO POLIÉDRICA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO DAS RUAS TAMOIOS, ENTRE AS RUAS RIO DE JANEIRO E RUA SANTA CATARINA, PARA REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGILIDADE E URGÊNCIA NA PAVIMENTAÇÃO E REVITALIZAÇÃO DO CANTEIRO CENTRAL DA AV. RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO ENTRE A COMUNIDADE DE MARECHAL LOTT E VIA DE ACESSO A USINA BAIXO IGUAÇU, PARA QUE SEJA REALIZADO OBRAS DE RECUPERAÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TREVO DO CRISTO REI, COMUNIDADES DE LAGEADO GRANDE E ESQUINA EGON, PARA QUE SEJA CONSTRUÍDO ABRIGOS NOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O MUNICÍPIO PROVIDENCIE A REFORMA E MODERNIZAÇÃO DO GINÁSIO MUNICIPAL ARNALDO BUSATTO. </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO ENTRE O POSTO DE SAÚDE DO BAIRRO SANTO EXPEDITO E O BARO DO SETE, PARA QUE SEJA PROVIDENCIADO UMA LOMBADA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A INSTALAÇÃO DE ILUMINAÇÃO NA PRAÇA DA BANDEIRA EM FRENTE AO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL TOME PROVIDÊNCIAS ACERCA DO SEMÁFORO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO ENTRE O LOTEAMENTO DO BENATTI E O ABATEDOURO KRAEMER PARA QUE SEJA REALIZADO OBRAS DE PAVIMENTAÇÃO POLIÉDRICA</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A ARBORIZAÇÃO DO CANTEIRO CENTRAL EM FRENTE AO COLÉGIO ESTADUAL SÃO CRISTÓVÃO E DA IGREJA CATÓLICA DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UM RETORNO NO CANTEIRO CENTRAL EM FRENTE A EMPRESA SID RECUPERADORA DE VEÍCULOS, SENDO QUE SE NECESSÁRIO A AUTORIZAÇÃO DO DNIT, QUE O EXECUTIVO PROVIDENCIE TAL DOCUMENTAÇÃO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PALMAS (RUA DA ASSEMUCA), LOGO APÓS O TÉRMINO DA AV. INDEPENDÊNCIA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO ENTRE A RUA GUARANIS E A COMUNIDADE DO ENGENHEIRO PINTO PARA QUE SEJA REALIZADO OBRAS DE PAVIMENTAÇÃO POLIÉDRICA.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PROVIDENCIE OBRAS DE RECAPEAMENTO ASFÁLTICO NA RUA ALAGOAS NO TRECHO ENTRE A AV.UBIRATÃ E A SEDE DO ANTIGO CLUBE GRALHA AZUL, SENDO QUE DE IMEDIATO SEJA REALIZADO UMA OPERAÇÃO TAPA BURACO NO LOCAL.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE O EXECUTIVO MUNICIPAL REALIZE COM RECURSOS PRÓPRIOS E UTILIZANDO SERVIDORES MUNICIPAIS AS OBRAS DE COLOCAÇÃO DE PAIVERS NO CANTEIRO DA AV. RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INNDICA A ESTRADA RURAL QUE PASSA AO LADO DA IGREJA CATÓLICA DA COMUNIDADE DE CAMBUI, PARA QUE SEJA REALIZADO SERVIÇOS DE PAVIMENTAÇÃO POLIÉDRICA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMEDIATA ADEQUAÇÃO DA ESTRADA ENTRE A LINHA REDENÇÃO E A UNIDADE DA COAGRO NA COMUNIDADE DE ALTO FARADAY, POIS ALGUNS TRECHOS NESTE TRAJETO ESTÃO SEVERAMENTE COMPROMETIDO, DEMASIADAMENTE ESTRETEITOS IMPEDINDO A PASSAGEM SIMULTÂNEA DE DOIS VEÍCULOS, O DESNÍVEL DAS LATERAIS É TÃO GRANDE QUE EXISTE O RISCO DE CAPOTAMENTO CASO ALGUM VEÍCULO VENHA A CAIR NAS LATERAIS DA VIA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A AV. SETE DE SETEMBRO NO TRECHO ENTRE O HOTEL TITUS E O SUPERMERCADO KRAEMER, PARA QUE SEJA REALIZADO OBRAS DE PREVENÇÃO NO ASFALTO.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_50_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_50_de_2018.pdf</t>
   </si>
   <si>
     <t>Solicita obras de recuperação da estrada que liga o término da Av. Sete de Setembro ao asfalto da PR 281.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_52_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_52_de_2018.pdf</t>
   </si>
   <si>
     <t>Solicita que o Município providencie abertura do prolongamento da Av. Ubirajara no trecho que liga com a Rua Território Fernando de Noronha.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicaca_53_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicaca_53_de_2018.pdf</t>
   </si>
   <si>
     <t>Solicitam que o Executivo Municipal Providencie o Prolongamento de Ruas.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_no54_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_no54_de_2018.pdf</t>
   </si>
   <si>
     <t>Indica a Comunidade do Engenheiro pinto para que seja construído um ponto de Ônibus.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_55_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_55_de_2018.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal providencie um ponto de ônibus no Bairro Santa Bárbara (Loteamento, Rocamp).</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_56_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_56_de_2018..pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo municipal instale uma lombada na Rua Padre Cirilo próximo ao entroncamento com a Rua Ceará.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_57_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_57_de_2018..pdf</t>
   </si>
   <si>
     <t>Solicita melhorias estruturais e de segurança no Cemitério Municipal.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a abertura do prolongamento da rua pernambuco no trecho frente ao Magarancho.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento_no_14_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento_no_14_de_2018.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de lombada próximo a Comunidade de Linha Santa Terezinha.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -804,68 +804,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_52_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicaca_53_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_no54_de_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_55_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_56_de_2018..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_57_de_2018..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento_no_14_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/280/indicacao_no_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/285/indicacao_52_de_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/286/indicaca_53_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/289/indicacao_no54_de_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/292/indicacao_55_de_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/302/indicacao_no_56_de_2018..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/303/indicacao_no_57_de_2018..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento_no_14_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>