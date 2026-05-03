--- v0 (2026-01-07)
+++ v1 (2026-05-03)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O TRECHO ENTRE A COMUNIDADE DE MARECHAL LOTT E VIA DE ACESSO A USINA BAIXO IGUAÇU, PARA QUE SEJA REALIZADO OBRAS DE RECUPERAÇÃO DA ESTRADA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DA ESTRADA RURAL EM FRENTE A PROPRIEDADE DO SR. ADRIANO AHMANN NO TOCANTE AOS PROTOCOLOS 610/2016 E 688/2016; SOLICITA AINDA QUE O PODER EXECUTIVO INFORME QUAIS MEDIDAS TOMOU E QUAIS ESTARÁ TOMANDO PARA SANAR O CONFLITO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_51_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_51_de_2018.pdf</t>
   </si>
   <si>
     <t>Indica uma alteração na Lei Caminhos da produção, solicitando que seja acrescido em 50 horas/máquinas o subsídio para a terra/plenagem de aviários, que hoje é de 100/horas/máquinas por produtor.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_no_35_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_no_35_de_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Bônus Agrícola, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_de_lei_no_38_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_de_lei_no_38_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA OU AUTORIZAÇÃO PARA REALIZAÇÃO DE FEIRAS DE FEIRAS PARA COMERCIALIZAÇÃO DE PRODUTOS E MERCADORIAS A VAREJO OU ATACADO NO MUNICÍPIO DE CAPANEMA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMEDIATA ADEQUAÇÃO DA ESTRADA ENTRE A LINHA REDENÇÃO E A UNIDADE DA COAGRO NA COMUNIDADE DE ALTO FARADAY, POIS ALGUNS TRECHOS NESTE TRAJETO ESTÃO SEVERAMENTE COMPROMETIDO, DEMASIADAMENTE ESTREITOS IMPEDINDO A PASSAGEM SIMULTÂNEA DE DOIS VEÍCULOS, O DESNÍVEL DAS LATERAIS É TÃO GRANDE QUE EXISTE O RISCO DE CAPOTAMENTO CASO ALGUM VEÍCULO VENHA A CAIR NAS LATERAIS DA VIA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOIS RELATÓRIOS, UM INFORMANDO O NOME DOS MUNÍCIPES QUE FORAM ATENDIDOS COM HORAS MÁQUINAS DISPONIBILIZADAS PELA PREFEITURA E QUANTAS HORAS FORAM DISPONIBILIZADAS DE CADA MÁQUINA NO ANO DE 2018, OUTRO ONDE CONSTE A QUANTIDADE E O VALOR, DE TODAS AS HORAS MÁQUINAS CONTRATADAS PELO MUNICÍPIO NO ANO DE 2018, O SALDO QUE ESTÁ  DISPONÍVEL PARA UTILIZAÇÃO DO EXECUTIVO E QUAL A DATA DE TÉRMINO DOS CONTRATOS, BEM COMO A INFORMAÇÃO SE EXISTE PROCESSO LICITATÓRIO EM ANDAMENTO PARA A CONTRATAÇÃO DESTES SERVIÇOS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_no_13_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_no_13_de_2018..pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a qual é a atual situação do Município no quesito atendimento de horas máquinas, sejam através do Programa Caminhos da Produção ou para a melhoria de Estradas Rurais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_51_de_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_no_35_de_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_de_lei_no_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_no_13_de_2018..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/284/indicacao_no_51_de_2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/294/projeto_de_lei_no_35_de_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/298/projeto_de_lei_no_38_de_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento_no_13_de_2018..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>