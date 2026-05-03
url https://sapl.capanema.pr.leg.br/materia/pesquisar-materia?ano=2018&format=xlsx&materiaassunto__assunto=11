--- v0 (2026-01-08)
+++ v1 (2026-05-03)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2018. </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_20_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_20_de_2018..pdf</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES AO ORÇAMENTO DO MUNICÍPIO DA CAPANEMA, PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA PARA O EXERCÍCIO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_26_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_26_de_2018.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA NOVAS AÇÕES NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_27_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_27_de_2018.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAPANEMA PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_28_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_28_de_2018..pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiai e Suplementares ao Orçamento do Município de Capanema, para o exercício de 2018.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_30_de_2018..pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_30_de_2018..pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e III da Lei Municipal nº 1.280, de 25 de março 2010 - Supervisão e Administração Superior, e dá outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_31_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_31_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Especiais e Suplementares ao Orçamento do Município de Capanema, para o Exercício de 2018.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_32_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_32_de_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Créditos Adicionais Suplementares ao Orçamento do Município de Capanema, para o exercício de 2018.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_33_de_2018.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_33_de_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Financeiro da Câmara Municipal de Capanema.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_20_de_2018..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_26_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_28_de_2018..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_30_de_2018..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_31_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_32_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_33_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/241/projeto_de_lei_20_de_2018..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/276/projeto_de_lei_no_26_de_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_lei_no_27_de_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/279/projeto_de_lei_28_de_2018..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/282/projeto_de_lei_30_de_2018..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/287/projeto_de_lei_31_de_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/288/projeto_de_lei_no_32_de_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/sapl/public/materialegislativa/2018/290/projeto_de_lei_no_33_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="154.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>