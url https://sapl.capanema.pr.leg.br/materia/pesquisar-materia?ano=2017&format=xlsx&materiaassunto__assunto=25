--- v0 (2026-01-07)
+++ v1 (2026-05-03)
@@ -54,210 +54,210 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;CÂMARA ITINERANTE&amp;#8221; VISANDO O ATENDIMENTO E A INTEGRAÇÃO DOS MUNÍCIPES JUNTO ÀS AÇÕES DO LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO PARA INSTITUIR O SISTEMA DE ATA ELETRÔNICA NA CÂMARA MUNICIPAL DE VEREADORES DE CAPANEMA/PR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES REFERENTES A QUEM ESTÁ PLANTANDO NA ÁREA INDUSTRIAL DO MUNICÍPIO, SE EXISTE CONTRATO CONCESSÃO E PARA ONDE ESTÁ SENDO DESTINADA A RENDA OBTIDA COM ESTA CONCESSÃO</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES AOS CARGOS DE SECRETÁRIOS MUNICIPAIS, DIRETORES DE DEPARTAMENTO, CHEFIAS E CONTRATAÇÕES POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ESCLARECIMENTOS E PROVIDÊNCIAS ACERCA DA IMPLANTAÇÃO DA ÁREA INDUSTRIAL DO MUNICÍPIO DE CAPANEMA/PR </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Brizolinha, Edson Wilmsen, Izolete,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA REQUERIMENTO. </t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER INFORMAÇÕES ACERCA DA CESSÃO DE USO DO PATRIMÔNIO PÚBLICO &amp;#8220;PARQUE DE EXPOSIÇÕES ARMÂNDIO GUERRA&amp;#8221; PARA REALIZAÇÃO DE EVENTO PARTICULAR. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO ACERCA DE HORAS EXTRAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UMA LISTA CONTENDO INFORMAÇÕES ACERCA DOS LOCAIS, VALORES, VIGÊNCIA E FINALIDADE DE TODOS OS IMÓVEIS LOCADOS PELO MUNICÍPIO DE CAPANEMA.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO ENGENHEIRO MUNICIPAL, SENHOR RUBENS LUIS ROLANDO SOUZA, INFORMAÇÕES TÉCNICAS REFERENTES AO ATERRAMENTO REALIZADO NA RUA RIO GRANDE DO NORTE NO QUE TANGE A POSSIBILIDADE DE SE REALIZAR A PAVIMENTAÇÃO POLIÉDRICA NESSE LOCAL E SE AS RACHADURAS QUE ESTÃO APARECENDO NÃO TRAZEM RISCO Á TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO DE RELATÓRIO E DOCUMENTOS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDE INFORMAÇÃO DAS PESSOAS QUE FORAM ATENDIDAS PELO PROGRAMA DE HORAS MÁQUINAS, BEM COMO QUANTIDADE DE HORAS UTILIZADAS NO ANO DE 2016.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -564,68 +564,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>