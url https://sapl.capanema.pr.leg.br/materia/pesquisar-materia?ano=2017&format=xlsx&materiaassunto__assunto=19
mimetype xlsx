--- v0 (2026-01-09)
+++ v1 (2026-05-03)
@@ -54,769 +54,769 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECAPEAMENTO ASFÁLTICO NO TRECHO ENTRE O TREVO DE ACESSO E O FINAL DA VILA DO CRISTO REI.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NAS SINALIZAÇÕES DE TRANSITO.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INSTALAÇÃO DE LOMBADA. </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LOMBADAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NO ACESSO AO INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM PAVIMENTAÇÃO POLIÉDRICA EM DIVERSOS PONTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAM A IMPLANTAÇÃO DE LOMBADAS E A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA EM TRECHOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM OBRAS DE PAVIMENTAÇÕES POLIÉDRICAS ENTRE AS COMUNIDADES DE SANTO ANTÔNIO E CRISTO REY</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen, Ginésio, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A IMPLANTAÇÃO DE UM PROGRAMA DE HORAS MÁQUINAS SUBSIDIADAS E TERRAPLENAGEM PARA A AGRICULTURA, BEM COMO A REGULAMENTAÇÃO DA DISTRIBUIÇÃO DE CARGAS DE TERRA NA ÁREA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM BARRACÃO NA ÁREA INDUSTRIAL, A CONSTRUÇÃO DE UMA SEDE PARA O CRAS O CASCALHAMENTO DO TRECHO ENTRE A PONTE DO CRISTO REI E A BR 163 E AS PROVIDÊNCIAS NECESSÁRIAS JUNTO A SANEPAR PARA A LIGAÇÃO DA ÁGUA NO INSTITUTO FEDERAL.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REFORMA DO CALÇAMENTO DA COMUNIDADE DE MARECHAL LOTE ATÉ A COMUNIDADE DE LAGEADO GRANDE.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA SOLUCIONAR O PROBLEMA DE VAZAMENTO E EROSÃO NO CALÇAMENTO DA RUA GUARANIS.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA OBRAS DE PAVIMENTAÇÃO ASFÁLTICAS ENTRE AS COMUNIDADES ENTRE AS COMUNIDADES DE SANTO ANTÔNIO DO SIEMENS, ATÉ A COMUNIDADE DE LAGEADO GRANDE.  </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO A CRIAÇÃO DE ESTACIONAMENTO NO CANTEIRO CENTRAL DA AV. 07 DE SETEMBRO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO READEQUAÇÕES E REPAROS NA PONTE DA RUA PERNAMBUCO</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA ENTRE A LINHA CARBONE E A LINHA GAÚCHA.   </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE PONTOS DE ÔNIBUS PARA OS ALUNOS QUE UTILIZAM O TRANSPORTE ESCOLAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER RECAPEAMENTO ASFÁLTICO DENTRO DA VILA DO ALTO FARADAY.   </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O RECAPEAMENTO ASFÁLTICO NA RUA GAUIRACÁS    </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de Obras de Pavimentação Poliédrica, entre a Comunidade de Pinheiro e Linha Redenção.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/</t>
+    <t>http://sapl.capanema.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA, ENTRE A COMUNIDADE DE PINHEIRO E LINHA REDENÇÃO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBRA DE RECUPERAÇÃO DO CALÇAMENTO DA RUA MATO GROSSO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA LOMBADA NA RUA TAMOIOS, ENTRE AS RUAS OTÁVIO KIRCHNER E AV. PARANÁ, (BAIXADA DA GRUTINHA)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Izolete,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA E A REGULARIZAÇÃO DA AVENIDA GERALDO FULBER.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O FOMENTO, REVITALIZAÇÃO, REESTRUTURAÇÃO, E MODERNIZAÇÃO DAS AGROINDÚSTRIAS DE MELADO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER UM PLANO DE FOMENTO E ESTRUTURAÇÃO DO DISTRITO INDUSTRIAL GONÇALVES MARCELO.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE QUAL O VALOR ATUAL DO SALDO DO ENCONTRO DE CONTAS DA ILUMINAÇÃO PÚBLICA, E INDICA A RUA ANTÔNIO NEHAUS NO TRECHO ENTRE AS RUAS TAMOIOS E OTAVIO FRANCISCO DE MATTOS PARA INSTALAÇÃO DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO POLIÉDRICA NO TRECHO ENTRE O LOTEAMENTO DO BENATTI EO ABATEDOURO KRAEMER.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL 7, COM ALAMBRADO, VESTIÁRIO E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA REFORMA, PINTURA, E READEQUAÇÃO DO GINÁSIO MUNICIPAL ARNALDO BUSATO, BEM COMO DO ESTÁDIO MUNICIPAL ALBANO FERNANDES. </t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO DE RECUPERAÇÃO DO MARCO DO BRASIL NO PORTO MOISES LUPION E MELHORIAS NA ESTRUTURA LOCAL.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DUAS LOMBADAS EM FRENTE AO COLÉGIO ADÃO JOSÉ SCHERER NA COMUNIDADE DO CRISTO REI._x000D_
 UMA LOMBADA NA RUA RIO DE JANEIRO PRÓXIMO AO ENTROCAMENTO COM RUA TUPINAMBÁS._x000D_
 SINALIZAÇÃO HORIZONTAL E VERTICAL &amp;#8220;PARE&amp;#8221; NO ENTROCAMENTO ENTRE AS RUAS RIO DE JANEIRO E PADRE CIRILO._x000D_
 SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA._x000D_
 SOLICITA A CONTRATAÇÃO DE UM MÉDICO CARDIOLOGISTA._x000D_
 AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ACEC E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA NA RUA TUPÃ.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA NA RUA MATO GROSSO, ENTRE A AV. INDEPENDÊNCIA E A RUA VIOLENTA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA ENTRE A LINHA REDENÇÃO E A UNIDADE DA COAGRO NA COMUNIDADE DE ALTO FARADAY</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER RECAPEAMENTO ASFÁLTICO NA RUA RIO DE JANEIRO, ENTRE AS RUAS PADRE CIRILO E RUA TUPINAMBÁS. </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Edson Wilmsen, Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A IMPLANTAÇÃO DE LOMBADA NA LINHA 03 ANGICOS </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER RECAPEAMENTO ASFÁLTICO NA TRAVESSIA JOSE FLORIANO BRANDÃO. </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER OBRAS DE REFORMAS E MELHORIAS NA CASA DO ARTESÃO. </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REALIZAÇÃO DE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA NA RUA PARA, NO ENTRE A RUA TUPI E A RUA ANTÔNIO LUIS JORDANI.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A REALIZAÇÃO DE OBRAS DE READEQUAÇÃO DE ESTRADA ENTRE A SANGA DOS PORCOS ATÉ O CAMPO, SANGA DOS PORTOS ATÉ A UNIDADE DE SAÚDE NO TIGRINHO DO LAJEADO CEDRO ATÉ TIMBAÚVA BEM COMO NA PRÓPRIA LINHA TIMBAÚVA.   </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Izolete, Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM QUE O EXECUTIVO MUNICIPAL FAÇA O RECAPEAMENTO ASFÁLTICO DAS LATERAIS(ACOSTAMENTO) DA RUA RIO DE JANEIRO ENTRE A AV. BRASIL E A RUA PADRE CIRILO.  </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER OBRAS DE PAVIMENTAÇÃO POLIÉDRICAS EM FRENTE AOS BARRACÕES DA ÁREA INDUSTRIAL QUE FICA EM FRENTE A MADEIREIRA DO BENATTI.  </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA OBRAS DE PAVIMENTAÇÃO </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A IMPLANTAÇÃO DE 02 LOMBADAS NO PROLONGAMENTO DA RUA SANTA CATARINA. </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA OBRAS DE PAVIMENTAÇÃO POLIÉDRICA DA VILA PINHEIRO ATÉ A TORRE DE TELEFONIA PRÓXIMO A COMUNIDADE BOM RETIRO.  </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIAS E READEQUAÇÕES NAS CALÇADAS DO CEMITÉRIO MUNICIPAL, BEM COMO A CONSTRUÇÃO DO MURO E A INSTALAÇÃO DE ILUMINAÇÃO DO LOCAL.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OBRAS DE PAVIMENTAÇÃO POLIÉDRICA NO TRECHO DE LIGAÇÃO ENTRE OS BAIRROS SANTA E SÃO CRISTÓVÃO RECENTEMENTE CONCLUÍDO NA RUA RIO GRANDE DO NORTE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER OBRAS DE PAVIMENTAÇÃO POLIÉDRICA NO TRECHO ENTRE A COMUNIDADE DA LINHA JACARÉ ATÉ O ASFALTO._x000D_
 </t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Delmar Balzan</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA PROVIDENCIADO OBRAS DE PINTURA NO PONTO DE TÁXI. </t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADA A REVITALIZAÇÃO DE PARTES DO CANTEIRO CENTRAL DA AV. BRASIL, COM A COLOCAÇÃO DE PAVER NA CALÇADA DO MESMO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PERFURAÇÃO DE UM POÇO ARTESIANO PARA A APACRE.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CASCALHAMENTO DA LINHA SÃO JOSÉ, DISTRITO DO CRISTO REI, BEM COMO DA ESTRADA QUE LIGA O REFERIDO DISTRITO A COMUNIDADE DE SANTO ANTONIO DO SIEMENS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo, Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UM NOVO ACESSO A COMUNIDADE DE SANTA MARIA O QUAL DESVIE A CURVA DO CERRO DA PUKS&gt;</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL PROVIDENCIE UMA LISTA CONTENDO INFORMAÇÕES DO LOCAL E DO TAMANHO DE TODOS OS TERRENOS URBANOS E RURAIS QUE NÃO POSSUEM EDIFICAÇÕES.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PAVIMENTAÇÃO POLIÉDRICA NO TRECHO ENTRE A COMUNIDADE DO CAMBUI, E A ENTRADA DO PIAMOLIM, PASSANDO PELO PESQUE E PAGUE DO ZANON</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE REALIZE OBRAS DE PAVIMENTAÇÃO POLIÉDRICA EM DOIS TRECHOS PRÓXIMOS AO ANTIGO DEPÓSITO DA COOPERATIVA DE RECICLÁVEIS, DANDO CONTINUIDADE NOS CALÇAMENTOS DAS RUAS PARÁ, E LERCI JOÃO ROMA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL PROVIDENCIE A COLOCAÇÃO DE DOIS TUBOS NO BUEIRO QUE FICA LOCALIZADO ENTRE OS LOTEAMENTOS ATLÂNTICO E ROCAMP.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA EM PARTE DAS RUAS GUAIRACAS E RUA MARTIN NOTTAR NO PROLONGAMENTO QUE LIGA A FRENTE DA EMPRESA "CERÂMICA PASQUALI" ATÉ O ASFALTO DA RUA TUPINAMBAS. </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA OTAVIO FRANCISCO DE MATTOS NO TRECHO QUE LIGA A RUA ALAGOAS ATÉ A RUA PARAÍBA, E RUA PARAIBA DO INTRONCAMENTO COM A OTAVIO FRANCISCO DE MATTOS ATÉ A RUA GERALDO FULBER.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OBRA DE PAVIMENTAÇÃO POLIÉDRICA E INDICA O TRECHO DA RUA PADRE CIRILO NO PONTO ENTRE A RUA OTAVIO KIRCHNER E A AV. PARANÁ PARA A REALIZAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ABERTURA DA RUA TUPÂ ENTRE A TRAVESSA QUATRO E A TRAVESSA SETE, PREVENDO OBRAS DE CALÇAMENTO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA. </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO A CONTINUAÇÃO DAS OBRAS DA PRACINHA LUIZ DARIVA, PRÓXIMO A IGREJA BATISTA, ENTRE AS RUAS PADRE CIRILO E ATAÍDES ROBERTO ESCHER, NO BAIRRO SÂO CRISTÓVÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1123,68 +1123,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>