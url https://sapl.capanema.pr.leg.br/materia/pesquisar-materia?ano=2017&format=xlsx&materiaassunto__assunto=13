--- v0 (2026-01-07)
+++ v1 (2026-05-03)
@@ -54,255 +54,255 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 03, DE JANEIRO DE 1970 - CÓDIGO DE POSTURAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II - MAPA 2 DA LEI Nº 1.134/2017 .</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE PARTE DA AVENIDA RIO GRANDE DO SUL E AUTORIZA O PODER EXECUTIVO À PERMUTAR A ÁREA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.134/2007, QUE DISPÕE SOBRE O USO OCUPAÇÃO DO SOLO URBANO E RURAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFETA IMÓVEL PÚBLICO PARA DESEMPENHO DOS SERVIÇOS E DAS ATIVIDADES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DE VAGAS DE ESTACIONAMENTOS EXCLUSIVAS PARA PORTADORES DE NECESSIDADES ESPECIAIS E IDOSOS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A REGULARIZAÇÃO OU CRIAÇÃO DE (ZEIS) DE LOTEAMENTO IRREGULAR.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA COMISSÃO PARA REALIZAÇÃO DE ESTUDO E PLANEJAMENTO DE EXPANSÃO NAS ÁREAS DE INVESTIMENTO COM MAIOR CAPACIDADE DE DESENVOLVIMENTO CONSIDERANDO OS POTENCIAIS LOCAIS EXISTENTES.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Ginésio</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A AQUISIÇÃO DE TERRENO APROPRIADO PARA A CONSTRUÇÃO DO LAGO MUNICIPAL.  </t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONSTRUÇÃO DE UMA NOVA CASA MORTUÁRIA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t xml:space="preserve">Brizolinha, Izolete,  Marcelo, Paulo, Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE O EXECUTIVO MUNICIPAL REGULARIZEM OU ADQUIRA TERRENO PARA A CONSTRUÇÃO DE CASAS COM RECURSOS DO FGTS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Delmar Balzan, Edson Wilmsen, Ginésio, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ALTERAÇÃO NAS LEIS MUNICIPAIS PARA OPORTUNIZAR AS MICRO E PEQUENAS EMPRESAS LOCAIS  </t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A ANTECIPAÇÃO DO HORÁRIO DE ENTRADA DAS CRIANÇAS NAS CRECHES PARA ATENDER PRINCIPALMENTE A DEMANDA DAS FUNCIONÁRIAS DA EMPRESA DIPLOMATA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O PODER EXECUTIVO PROVIDENCIE NO TERRENO QUE PERTENCE AO MUNICÍPIO E FICA LOCALIZADO AO TÉRMINO DO CONJUNTO HABITACIONAL MANGABEIRA UMA  ÁREA DE LAZER QUE CONTEMPLE UMA ACADEMIA DE GINÁSTICA PARA A TERCEIRA IDADE, BRINQUEDOS PARA AS CRIANÇAS, UMA QUADRA PARA QUE OS JOVENS POSSAM PRATICAR ESPORTES BEM COMO UMA BEM ESTRUTURADA PRAÇA COM WIFI GRATUITA PARA O USO DAS FAMÍLIAS DAQUELA REGIÃO. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DA FAMÍLIA E AÇÃO SOCIAL OU DA PRÓPRIA SECRETARIA DE ADMINISTRAÇÃO, PROMOVA A REESTRUTURAÇÃO E ADEQUAÇÃO DAS COZINHAS DOS CLUBES DE MÃES, BEM COMO REALIZE A AQUISIÇÃO E DISTRIBUIÇÃO POR COMODATO DE UTENSÍLIOS E ELETRODOMÉSTICOS PARA A ESTRUTURAÇÃO DAS COZINHAS. </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O EXECUTIVO MUNICIPAL CRIE O PROGRAMA INTERNET PARA TODOS, O QUAL CONTEMPLE A INSTALAÇÃO E LIBERAÇÃO DE INTERNET GRATUITAMENTE EM TODOS OS LOCAIS PÚBLICOS ONDE O MUNICÍPIO POSSUA UMA INSTALAÇÃO, COMO POSTOS DE SAÚDE (CIDADE E INTERIOR), PRAÇAS, GINÁSIOS, OS POSTES DE CÂMERAS DE MONITORAMENTO ENTRE OUTROS POSSÍVEIS PONTOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -609,68 +609,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>