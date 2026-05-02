--- v0 (2026-01-08)
+++ v1 (2026-05-02)
@@ -54,256 +54,256 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t xml:space="preserve"> Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 30/2017.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edson Wilmsen</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t xml:space="preserve">Policial  Pontin               </t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Izolete</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Brizolinha</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Américo Bellé</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2017, DESTINADOS A SUBVENÇÃO DA APAE E CASA FAMILIAR RURAL.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO _x000D_
 MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE CAPANEMA, PARA O PERÍODO DE 2018 A 2021. </t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS AO ORÇAMENTO DO MUNICÍPIO DE CAPANEMA, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE REPASSE DE RECURSO FINANCEIRO, A TÍTULO DE CONTRIBUIÇÃO, CONSIGNADO NO ORÇAMENTO PARA AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS DO SUDOESTE E DO ESTADO DO PARANÁ. </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAPANEMA PARA O EXERCÍCIO FINANCEIRO DE 2018. </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA NOVAS AÇÕES NO PLANO PLURIANUAL E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PÚBLICO-PRIVADAS (PPP) DO MUNICÍPIO DE CAPANEMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Brizolinha, Izolete,  Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O LEGISLATIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -610,68 +610,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.capanema.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="192.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>