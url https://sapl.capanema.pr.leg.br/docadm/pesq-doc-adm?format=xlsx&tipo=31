--- v2 (2026-03-18)
+++ v3 (2026-05-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2232" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2334" uniqueCount="908">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
@@ -3002,50 +3002,158 @@
   </si>
   <si>
     <t>Lista de Votação Nominal_x000D_
 Projeto de Lei Ordinária 02/2026 -  Declara de Utilidade Pública a Associação Capanema - ACAV.. 2ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 9/02/2025.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>Lista de Votação Nominal_x000D_
 Projeto de Resolução nº 01/2026 - Altera a redação do art. 100, caput, da Resolução nº 02, de 27 de novembro de 2018, para alterar o horário das sessões ordinárias. 2ª Extraordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 27/01/2025.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>Lista de Votação Nominal_x000D_
 Projeto de Lei Ordinária nº 02/2026 - Declara de Utilidade Pública a Associação Capanema - ACAV.  3ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 18/02/2025.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>Lista de Votação Nominal_x000D_
 Projeto de Resolução nº 01/2026 - Altera a redação do art. 100, caput, da Resolução nº 02, de 27 de novembro de 2018, para alterar o horário das sessões ordinárias.  3ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 18/02/2025.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 03/2026 - Institui o programa Capanema Nota Mil, estabelece normas de estímulo à cidadania fiscal e dá outras providências . 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 04/2026 - Concede Revisão Geral Anual nas remunerações dos Servidores Municipais Ativos Inativos e Pensionistas, Empregados Públicos, Servidores ocupantes dos cargos de provimento em Comissão, Conselheiros Tutelares e subsídios dos Agentes Políticos do Poder Executivo e do Procurador Geral do Município e dá outras providências. 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 05/2026 - Dispõe sobre a atualização do valor do Piso Salarial, promove a Revisão Geral Anual - RGA aos profissionais do Magistério Público da Educação Básica da cidade de Capanema - PR e dá outras providências. 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 06/2026 - Autoriza o Poder Executivo Municipal a receber e incorporar ao Tesouro Municipal recursos provenientes de parcerias para realização de eventos, feiras e festivais e dá outras providências. 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 07/2026 - Altera a Lei 1.850/2023 e dá outras providências. 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 08/2026 - Concede revisão geral anual e reajuste aos vencimentos e auxílio-alimentação dos servidores do Poder Legislativo Municipal, e dá outras providências. 8ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 23/03/2025.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 03/2026 - Institui o programa Capanema Nota Mil, estabelece normas de estímulo à cidadania fiscal e dá outras providências. 9ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 30/03/2025.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 06/2026 - Autoriza o Poder Executivo Municipal a receber e incorporar ao Tesouro Municipal recursos provenientes de parcerias para realização de eventos, feiras e festivais e dá outras providências. 9ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 30/03/2025.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 10/2026 - Autoriza o Poder Executivo a celebrar Acordo de Cooperação com Entidades da Sociedade Civil para a realização da 23º Feira do Melado, 14 Expocap, 12º Mostra de Gado, e dá outras providências. 10ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 06/04/2025.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Complementar nº 03/2026 - Revoga a Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e Estabelece Normas de Interesse Local sobre Licitações e Contratos Administrativos - LCM 14/22, e dá outras providências. 11ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 13/04/2025.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Complementar nº 03/2026 - Revoga a Lei Complementar nº 14, de 18 de julho de 2022, que institui a Política Municipal de Contratações Públicas e Estabelece Normas de Interesse Local sobre Licitações e Contratos Administrativos - LCM 14/22, e dá outras providências. 12ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 22/04/2026.</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 11/2026 - Altera o art. 36-D da Lei nº 1.795, de 23 de dezembro de 2021, que institui o Programa de Incentivo ao Esporte de Capanema, para adequar a composição do Conselho Municipal de Esporte (COMESP). 12ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 22/04/2026.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 13/2026 - Cria o Fundo Municipal de Cultura - FUMCAP, e dá outras providências. 13ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 27/04/2026.</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>Lista de Votação Nominal_x000D_
+Projeto de Lei Ordinária nº 12/2026 - Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A., e dá outras_x000D_
+providências. 14ª Ordinária da 2ª Sessão Legislativa da 18ª Legislatura– Dia 04/05/2026.</t>
+  </si>
+  <si>
+    <t>1148</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3337,51 +3445,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F372"/>
+  <dimension ref="A1:F389"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
@@ -10788,50 +10896,390 @@
       <c r="E371" t="s">
         <v>10</v>
       </c>
       <c r="F371" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
         <v>875</v>
       </c>
       <c r="B372" t="s">
         <v>864</v>
       </c>
       <c r="C372" t="s">
         <v>28</v>
       </c>
       <c r="D372" t="s">
         <v>9</v>
       </c>
       <c r="E372" t="s">
         <v>10</v>
       </c>
       <c r="F372" t="s">
         <v>876</v>
+      </c>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" t="s">
+        <v>877</v>
+      </c>
+      <c r="B373" t="s">
+        <v>864</v>
+      </c>
+      <c r="C373" t="s">
+        <v>31</v>
+      </c>
+      <c r="D373" t="s">
+        <v>9</v>
+      </c>
+      <c r="E373" t="s">
+        <v>10</v>
+      </c>
+      <c r="F373" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="374" spans="1:6">
+      <c r="A374" t="s">
+        <v>879</v>
+      </c>
+      <c r="B374" t="s">
+        <v>864</v>
+      </c>
+      <c r="C374" t="s">
+        <v>34</v>
+      </c>
+      <c r="D374" t="s">
+        <v>9</v>
+      </c>
+      <c r="E374" t="s">
+        <v>10</v>
+      </c>
+      <c r="F374" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="375" spans="1:6">
+      <c r="A375" t="s">
+        <v>881</v>
+      </c>
+      <c r="B375" t="s">
+        <v>864</v>
+      </c>
+      <c r="C375" t="s">
+        <v>37</v>
+      </c>
+      <c r="D375" t="s">
+        <v>9</v>
+      </c>
+      <c r="E375" t="s">
+        <v>10</v>
+      </c>
+      <c r="F375" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="376" spans="1:6">
+      <c r="A376" t="s">
+        <v>883</v>
+      </c>
+      <c r="B376" t="s">
+        <v>864</v>
+      </c>
+      <c r="C376" t="s">
+        <v>40</v>
+      </c>
+      <c r="D376" t="s">
+        <v>9</v>
+      </c>
+      <c r="E376" t="s">
+        <v>10</v>
+      </c>
+      <c r="F376" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="377" spans="1:6">
+      <c r="A377" t="s">
+        <v>885</v>
+      </c>
+      <c r="B377" t="s">
+        <v>864</v>
+      </c>
+      <c r="C377" t="s">
+        <v>43</v>
+      </c>
+      <c r="D377" t="s">
+        <v>9</v>
+      </c>
+      <c r="E377" t="s">
+        <v>10</v>
+      </c>
+      <c r="F377" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" t="s">
+        <v>887</v>
+      </c>
+      <c r="B378" t="s">
+        <v>864</v>
+      </c>
+      <c r="C378" t="s">
+        <v>46</v>
+      </c>
+      <c r="D378" t="s">
+        <v>9</v>
+      </c>
+      <c r="E378" t="s">
+        <v>10</v>
+      </c>
+      <c r="F378" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="379" spans="1:6">
+      <c r="A379" t="s">
+        <v>889</v>
+      </c>
+      <c r="B379" t="s">
+        <v>864</v>
+      </c>
+      <c r="C379" t="s">
+        <v>49</v>
+      </c>
+      <c r="D379" t="s">
+        <v>9</v>
+      </c>
+      <c r="E379" t="s">
+        <v>10</v>
+      </c>
+      <c r="F379" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="380" spans="1:6">
+      <c r="A380" t="s">
+        <v>891</v>
+      </c>
+      <c r="B380" t="s">
+        <v>864</v>
+      </c>
+      <c r="C380" t="s">
+        <v>52</v>
+      </c>
+      <c r="D380" t="s">
+        <v>9</v>
+      </c>
+      <c r="E380" t="s">
+        <v>10</v>
+      </c>
+      <c r="F380" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="381" spans="1:6">
+      <c r="A381" t="s">
+        <v>893</v>
+      </c>
+      <c r="B381" t="s">
+        <v>864</v>
+      </c>
+      <c r="C381" t="s">
+        <v>55</v>
+      </c>
+      <c r="D381" t="s">
+        <v>9</v>
+      </c>
+      <c r="E381" t="s">
+        <v>10</v>
+      </c>
+      <c r="F381" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="382" spans="1:6">
+      <c r="A382" t="s">
+        <v>895</v>
+      </c>
+      <c r="B382" t="s">
+        <v>864</v>
+      </c>
+      <c r="C382" t="s">
+        <v>58</v>
+      </c>
+      <c r="D382" t="s">
+        <v>9</v>
+      </c>
+      <c r="E382" t="s">
+        <v>10</v>
+      </c>
+      <c r="F382" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="383" spans="1:6">
+      <c r="A383" t="s">
+        <v>897</v>
+      </c>
+      <c r="B383" t="s">
+        <v>864</v>
+      </c>
+      <c r="C383" t="s">
+        <v>61</v>
+      </c>
+      <c r="D383" t="s">
+        <v>9</v>
+      </c>
+      <c r="E383" t="s">
+        <v>10</v>
+      </c>
+      <c r="F383" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="384" spans="1:6">
+      <c r="A384" t="s">
+        <v>899</v>
+      </c>
+      <c r="B384" t="s">
+        <v>864</v>
+      </c>
+      <c r="C384" t="s">
+        <v>64</v>
+      </c>
+      <c r="D384" t="s">
+        <v>9</v>
+      </c>
+      <c r="E384" t="s">
+        <v>10</v>
+      </c>
+      <c r="F384" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="385" spans="1:6">
+      <c r="A385" t="s">
+        <v>901</v>
+      </c>
+      <c r="B385" t="s">
+        <v>864</v>
+      </c>
+      <c r="C385" t="s">
+        <v>67</v>
+      </c>
+      <c r="D385" t="s">
+        <v>9</v>
+      </c>
+      <c r="E385" t="s">
+        <v>10</v>
+      </c>
+      <c r="F385" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="386" spans="1:6">
+      <c r="A386" t="s">
+        <v>902</v>
+      </c>
+      <c r="B386" t="s">
+        <v>864</v>
+      </c>
+      <c r="C386" t="s">
+        <v>70</v>
+      </c>
+      <c r="D386" t="s">
+        <v>9</v>
+      </c>
+      <c r="E386" t="s">
+        <v>10</v>
+      </c>
+      <c r="F386" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="387" spans="1:6">
+      <c r="A387" t="s">
+        <v>904</v>
+      </c>
+      <c r="B387" t="s">
+        <v>864</v>
+      </c>
+      <c r="C387" t="s">
+        <v>73</v>
+      </c>
+      <c r="D387" t="s">
+        <v>9</v>
+      </c>
+      <c r="E387" t="s">
+        <v>10</v>
+      </c>
+      <c r="F387" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="388" spans="1:6">
+      <c r="A388" t="s">
+        <v>905</v>
+      </c>
+      <c r="B388" t="s">
+        <v>864</v>
+      </c>
+      <c r="C388" t="s">
+        <v>76</v>
+      </c>
+      <c r="D388" t="s">
+        <v>9</v>
+      </c>
+      <c r="E388" t="s">
+        <v>10</v>
+      </c>
+      <c r="F388" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="389" spans="1:6">
+      <c r="A389" t="s">
+        <v>907</v>
+      </c>
+      <c r="B389" t="s">
+        <v>864</v>
+      </c>
+      <c r="C389" t="s">
+        <v>79</v>
+      </c>
+      <c r="D389" t="s">
+        <v>9</v>
+      </c>
+      <c r="E389" t="s">
+        <v>10</v>
+      </c>
+      <c r="F389" t="s">
+        <v>906</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>